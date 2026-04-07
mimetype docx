--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard Dufour </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en Informatique - Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1203-9108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire des Sciences du Numérique de Nantes (LS2N)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique de la langue écrite et parlée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extraction d'information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des réseaux sociaux et Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reconnaissance automatique de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage automatique : business intelligence, innovation et recherche...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmie et programmation : architecture des ordinateurs, programmation C et C++, structure de données...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation orientée-objet : génie logiciel, langage UML, design patterns avancés, architecture des systèmes d'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau et sécurité : web et réseaux, architectures orientées services, sécurité des cartes à puce...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis mai 2023 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2022 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAISTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2022 : Responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Traitement Automatique du Langage Naturel) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Florian Boudin (Responsable adjoint) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 2020-Septembre 2021 : Coordinateur de l'axe scientifique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et Cognition de l'Institut Carnot Cognition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordination avec Nuria Gala (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2020-Septembre 2021 : Responsable du Master Informatique parcours-type </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie du Logiciel de la Société Numérique (ILSEN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012-Septembre 2021 : Responsable de la Communication du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique (CERI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche ont débuté en reconnaissance automatique de la parole (RAP), en particulier sur le traitement de la parole spontanée. Cette thématique se retrouve dans le projet ANR EPAC, où mes travaux m'ont amené à m'intéresser à l'adaptation des modèles de RAP. J'ai également pu travailler sur l'extraction d'information à travers les systèmes de RAP, que l'on retrouve à la fois dans le projet ANR EPAC, pour la détection de la parole spontanée, mais également le projet ANR PERCOL, pour la reconnaissance et correction de noms propres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le spectre de mes thématiques de recherche s'est ensuite élargi pour travailler à la fois sur des documents écrits et parlés, avec comme point central la problématique de la représentation des mots contenus dans les documents en vue de leur utilisation pour d'autres tâches. Mes travaux m'ont alors amené à travailler sur des représentations de documents de plus haut niveau que le simple niveau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, que l'on retrouve en particulier dans le projet ANR SuMACC. La prise en compte de l'aspect temporel des mots et des documents a également fait partie de mes orientations scientifiques, que l'on retrouve dans le projet ANR ContNomina.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les problématiques en traitement du langage, intégrant une forte interdisciplinarité, ont pris une place de plus en plus importante dans les travaux de recherche dans lesquels je m'intègre depuis plusieurs années (projets GaFes, TheVoice et RePoGa). En particulier, ceux-ci ont fait émerger des problématiques d'évaluation originales, nécessitant la mise en place de cadres expérimentaux souvent inexistants (responsable du projet ANR DIETS). Nous avons donc oeuvré à la proposition de nouveaux cadres de travail dont la dimension sciences humaines a été un enjeu important, nous permettant également de proposer des approches originales comme par exemple pour l'exploration des réseaux sociaux numériques ou l'étude de la voix jouée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils open-source</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et al.) : un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://drbert.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil pour la détection de messages abusifs dans des conversations en ligne au moyen de caractéristiques liées au contenu et au graphe conversationnel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil de POS-tag (étiquetage morphosyntaxique) étendu pour le français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démo disponible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données diffusées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACHOS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : large corpus de données médicales (8 Go) collectées sur Internet et disponibles à des fins de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un corpus de conversations de Wikipedia pour la détection de messages abusifs dans des conversations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : extension des POS tags (classes morphsyntaxiques) s'appuyant sur le corpus </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UD_French-GSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur projet ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Grands modèles de langue adaptables et souverains pour le domaine médical français. Partenaires : Clinique des données (CHU de Nantes), LIA (Avignon Université), LIS (Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR DIETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Diagnostic automatique des erreurs des systèmes de transcription de parole end-to-end à partir de leur réception par les utilisateurs. Projet JCJC. Experts impliqués : Jane Wottawa - LIUM (Le Mans Université), Arnaud Rey - LPC (Aix-Marseille Université), Yannick Estève et Mickaël Rouvier - LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CNRS-AID Naviterm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Montée en compétence des chercheurs sur un domaine de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR Lexhnology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Modélisation linguistique et computationnelle de la structure discursive des textes juridiques appliquée à l'apprentissage des langues. Partenaires : CRINI (Nantes Université - Porteur), ATILF (Université de Lorraine), LAIRDIL (Université de Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet ANR The Voice : Etude de la voix de doublage. Partenaires : IRCAM (Porteur), Dubbing Brothers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Projet ANR GaFes : Etude des usages via des données collectées sur Internet et ré-éditorialisation des contenus captés ou produits par les internautes. Partenaires : Centre Norbert Elias (Avignon Université), Syllabs, GECE.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Projet ANR ContNomina : Reconnaissance des noms propres et contextualisation des systèmes de reconnaissance de la parole. Partenaire : LORIA (Université de Lorraine).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Projet ANR SuMACC : Identification de concepts multimédias par patrons de collaboration. Partenaires : Eurecom, Syllabs, Wikio.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Projet ANR PERCOL : Recherche de personnes dans des flux audiovisuels. Partenaires : Orange Labs, LIF (Aix-Marseille Université), LILF (Université de Lille).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Projet ANR EPAC : Transcription automatique de la parole spontanée. Partenaires : LIUM (Le Mans Université), IRIT (Université de Toulouse), LI (Université de Tours), LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeuriad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Xavier Pillet. Co-encadrement avec </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (anciennement Européenne des Données (EDD)) : Thèse CIFRE de Mohamed Bouaziz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse CIFRE de Killian Janod.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenidoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Alternance du Master de Yanis Labrak.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Projet interdisciplinaire MITO : Le Mythe d’un marché Immobilier Transparent grâce à l’Open data. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (fédération de recherche d'Avignon Université). Collaboration entre mathématiciens (LMA), géographes (ESPACE) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Projet interdisciplinaire RePoGa : Utilisation des sources d’information disponibles sur Internet pour comprendre les réseaux d’interaction des acteurs politiques d’un territoire ciblé. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">structure Agorantic (fédération de recherche d'Avignon Université). Collaboration entre sciences politiques (LBNC) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur d'ateliers et campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d'évaluation DEFT 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la détection des réponses correctes dans des questions à choix multiples sur des données médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier ARTS (Analyse et la Recherche de Textes scientifiques)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui se veut un lieu de rencontre et d’échange pour les chercheurs en Recherche d’Information (RI) et en Traitement Automatique des Langues (TAL) qui s’intéressent aux textes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioCreative VII LitCovid Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'22 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC2 Miltilingual cultural mining and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSTC 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWSLT'14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'13 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepLabs'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaEval'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et scientifique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024-...). </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très grands modèles de langue (LLM) pour le domaine médical français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Benoit Favre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des textes juridiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (33 %) et Laura Monceaux (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). Extraction d'information pour l'acces aux connaissances scientifiques. Co-encadrement avec Florian Boudin (40 %) et Béatrice Daille (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique des modèles en Traitement Automatique du Langage : compromis entre performance et ressources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Anastasia Volkova (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leane Jourdan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des articles de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (50 %) et Florian Boudin (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la parole adapté au domaine médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2025). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compréhension de l'évaluation des systèmes de reconnaissance automatique de la parole : vers des métriques intégrant la perception humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Jane Wottawa (33 %) et Mickaël Rouvier (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2024). </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du langage naturel pour la représentation de textes narratifs par réseaux de personnages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023). </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des graphes et du texte pour la modélisation de conversations: Application à la détection d'abus en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2022). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la caractérisation de l’information véhiculée par les voix actées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse de thèse du projet ANR The Voice. Co-encadrement avec Jean-François Bonastre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2020). </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : caractériser l’information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par la Fondation d'Avignon Université soutenue le 6 février 2020. Co-encadrement avec Vincent Labatut (30%) et Jean-François Bonastre (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents pour la classification de séquences dans des flux audiovisuels parallèles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise EDD soutenue le 6 décembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des documents par réseaux de neurones pour la compréhension de documents parlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise Orkis soutenue le 27 novembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2014). </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations robustes de documents bruités dans des espaces homogènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par le projet ANR SuMACC et soutenue le 25 novembre 2014. Co-encadrement avec Georges Linarès (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 12 mois - décembre 2024 à décembre 2025. Quantification des modèles de langues. Co-encadrement avec Xavier Pillet (40 %) et Anastasia Volkova (40 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 10 mois - mars à décembre 2024. Etude ces erreurs de reconnaissance automatique de la parole. Co-encadrement avec Jane Wottawa (80 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stagiaires recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Leguillier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Generation automatique de QCM pour le domaine biomédical. Co-encadrement avec Solen Quiniou (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Adaptation des modèles de langue au domaine biomédical. Co-encadrement avec Benoit Favre (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Approches semi-supervisées pour la récupération des déterminants sociaux de santé dans un entrepôt de données hospitalier. Co-encadrement avec Pacôme Constant dit Beaufils (50 %), CHU de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Ciré Diallo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2023). Portage et adaptation de modèles de langue ouverts sur une application d’aide à l’organisation de conférences multilingues. Co-encadrement avec Colin de la Higuera (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rima Boubekeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (5 mois - mars à juillet 2022). Génération automatique de hashtags pour des messsages textuels courts issus de Twitter. Co-encadrement avec Florian Boudin (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2019). Exploration de caractéristiques d’embeddings de graphes pour la détection de messages abusifs. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2015). Recommandation de musiques de films. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Licence 2 et 3 (3 mois en 2014/2015). Réalisation d'un démonstrateur pour le projet ANR ContNomina. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alternants recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Raymondaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2021-2022). Explicabilité de réseaux de neurones profonds en traitement de la parole. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 1 et 2 (2020-2022). Traitement du langage pour l'analyse de comptes-rendus médicaux. Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Zenidoc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Aracil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master (2020-2021). Outils pour l’analyse de l’e-réputation d’hôtels. Co- encadrement avec Yannick Estève (50 %). Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Aha Concepts at Home Abroad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2015-2017). Conception et réalisation de l'observatoire des festivals dans la cadre du projet ANR GaFes. Début de travaux de recherche en collaboration avec des sociologues du projet sur la réception de contenus numériques par les publics de festivals. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion et responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe Traitement Automatique du Langage Naturel (TALN) du Laboratoire des Sciences du Numérique de Nantes (LS2N) depuis janv. 2022. Co-responsable : Florian Boudin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de l’axe scientifique Langage & Cognition de l’Institut Carnot Cognition (avril 2020-septembre 2021), s’agissant d’un des 4 axes scientifiques structurant l’institut composé de 22 laboratoires. En particulier, cet axe implique 7 laboratoires de recherche, pour environ 130 chercheurs. Co-coordination avec Nuria Gala (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu suppléant du conseil d'administration de l'Association Francophone de la Communication Parlée (AFCP) pour les mandats 2013-2015, 2015-2017 et 2021-2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil scientifique du Laboratoire Informatique d'Avignon (LIA) mars 2014 - septembre 2021. Participation régulière aux réunions ainsi qu'aux décisions du laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectures : IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) depuis 2010, ISCA InterSpeech (depuis 2010), IEEE EUSIPCO (depuis 2013), IEEE Signal Processing Letters (2013), IEEE/ACM Transactions on Audio, Speech, and Language Processing (2015), IEEE ASRU (depuis 2017), ACM Transactions on Knowledge Discovery from Data (2018), IEEE Access (2019), IEEE SLT (2020) Journées d'Études sur la Parole (JEP) (depuis 2010).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au comité de programme et comité scientifique de la conférence JEP 2014 au Mans (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes : membre ISCA, IEEE, AFCP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 au 14 octobre 2023, puis depuis le 1er septembre 2024, je suis professeur des universités au Laboratoire des Sciences du Numérique de Nantes (LS2N) au sein de l'équipe TALN. Je suis responsable de l'équipe TALN avec Florian Boudin. Mes centres d'intérêts actuels se sont principalement concentrés sur l'évaluation de systèmes de reconnaissance automatique de la parole ainsi que sur la modélisation du langage et la constitution de corpus. J'a notamment travaillé sur les modèles de langue masqués pour le domaine de la santé (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ainsi que sur les grands modèles de langue (Large Language Models - LLM) avec le </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont je suis le porteur. De façon plus large, je participe activement aux projets ANR MALADES, DIETS et Lexhnology, ainsi que le projet CNRS-AID Naviterm.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences au </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 au 1er septembre 2021, j'ai été maître de conférences au sein du Laboratoire Informatique d'Avignon (LIA). Mon profil initial, plutôt orienté vers la reconnaissance de la parole et l'extraction d'information dans les flux audio, évolue, d'une manière plus globale, vers le traitement automatique du langage. Mes centres d'intérêts actuels sont ainsi concentrés sur la reconnaissance de la parole, et notamment l'intégration de la théorie des possibilités (thèse de K. Janod) dans ces problématiques (mesures de confiance, modèles acoustiques...), sur la compréhension et l'indexation de la parole dans un contexte multimédia (projets ANR SuMACC, ContNomina, Percol… et thèse de M. Morchid), la délinéarisation de flux vidéos (thèse de M. Bouaziz), ou encore l'extraction d'information dans les réseaux sociaux (travaux autour de Twitter durant la campagne d'évaluation RepLab, ainsi que des travaux de thèse avec M. Morchid sur la caractérisation du phénomène de retweet). Je suis également impliqué dans différentes projets financés par l'Agence Nationale de la Recherche (ANR) ainsi que dans différentes campagnes d'évaluation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat à </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De juin 2011 à juin 2012, j'ai été post-doctorant au sein de l'entreprise Orange Labs, à Lannion. J'ai travaillé principalement sur la détection, la caractérisation et la correction d'erreurs dans les transcriptions automatiques. L'objectif de ces travaux de recherche était de retrouver les régions d'erreurs (erreurs consécutives) des transcriptions en sortie des systèmes de reconnaissance de la parole ainsi que de les catégoriser afin de mieux comprendre la nature de l'erreur. Ainsi, la nature de ces erreurs peut être diverse : erreurs de noms de personnes, de noms propres, ou encore dues au phénomène de l'homophonie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dans la continuité de ces travaux de détection, nos travaux se sont orientés ensuite vers la correction des erreurs de noms de personnes dans les transcriptions automatiques, avec un lien direct avec le défi REPERE. Les erreurs sur ces noms ont un impact direct, par exemple, dans une problématique d'indexation des documents. Nous avons donc cherché à les corriger automatiquement en utilisant la détection des régions d'erreurs précédemment proposée. Nous avons appliqué une technique de correction au niveau phonétique. En effet, les mots mal transcrits fournis par un système de transcription peuvent être très proches phonétiquement du nom des personnes que nous devions retrouver. Le principe de cette approche est de comparer la séquence phonétique de la région d'erreurs avec l'ensemble des séquences phonétiques des noms de personnes contenues dans un dictionnaire. Le nom de personnes le plus proche de la séquence phonétique de la région d'erreurs est alors choisi comme correction. Par exemple, le nom Sébastien Chabal (&amp;quot;s ei b a s t i in ch a b a l&amp;quot;) est le plus proche phonétiquement de la région d'erreurs avec la séquence phonétique &amp;quot;s ei b a t i in ch a r a d e&amp;quot; (c'est bah tiens charade).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séjour de Recherche à </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M*Modal 3M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai eu l'occasion d'effectuer un séjour de recherche de 4 mois (juin à octobre 2010) dans l'entreprise M*Modal à Pittsburgh (Etats-Unis). Cette entreprise a pour activité principale la transcription parfaite de rapports médicaux.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail s'est porté sur la problématique de la phonétisation automatique des mots du dictionnaire de prononciation du système de transcription de l'entreprise. Un des enjeux a été de proposer des mesures de confiance pour chaque phonétisation automatique proposée par l'outil de Grapheme-To-Phoneme. Cette mesure de confiance a pour utilité principale de guider les corrections manuelles de ces phonétisations : les correcteurs humains se focalisent en priorité sur les mots étant très mal phonétisés automatiquement (mesure de confiance faible). Dans la continuité de ces travaux, j'ai également proposé une solution permettant de choisir automatiquement la ou les meilleures prononciations automatiques d'un mot en s'aidant des documents audio.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché Temporaire de Recherche au </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'octobre 2010 à juin 2011, j'ai été Attaché Temporaire d'Enseignement et de Recherche (ATER) à mi-temps au Laboratoire d'Informatique de le Mans Université (LIUM). J'ai notamment étudié la possibilité d'appliquer le détecteur de type de parole afin de caractériser les documents multimédias, particulièrement sur la problématique de la reconnaissance des rôles de locuteurs. Les premiers travaux réalisés ont cherché à mettre en lumière le lien existant entre la spontanéité de la parole et le rôle d'un locuteur dans une émission. Pour ce faire, une étude précise a été menée afin de quantifier un type de parole par rapport à un rôle de locuteur ou à un type d'émission. En effet, nous voulions vérifier expérimentalement, par exemple, qu'un journaliste tend à préparer son discours, alors qu'une personne interviewée aurait tendance à avoir un discours moins structuré et moins fluide, donc une parole plus spontanée. Pour mener à bien cette étude, un corpus de 100 heures d'émissions radiophoniques, annoté manuellement en rôles de locuteurs et types d'émissions, a été utilisé (corpus fourni dans la cadre du projet EPAC), sur lequel j'ai appliqué le détecteur de type de parole développé durant ma thèse.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde partie de mes travaux a alors cherché à reconnaître automatiquement le rôle des locuteurs dans des émissions radiophoniques avec l'utilisation des caractéristiques issues de mes travaux sur la détection de la parole spontanée. Nous voulions donc démontrer qu'il était possible de proposer un système de détection de rôles alternatif à ceux existants en nous appuyant sur notre système de détection du type de parole. Les résultats obtenus ont permis de montrer qu'une reconnaissance des rôles était possible au moyen de cette approche : 74,4% des locuteurs ont été associés avec leur rôle correct.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 1er décembre 2010 à Le Mans Université.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-00595465/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présidente</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Martine ADDA-DECKER (LPP/CNRS - Université de Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume GRAVIER (IRISA/CNRS - Université de Rennes 1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Denis JOUVET (LORIA/INRIA - Université de Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paul DELÉGLISE (LIUM - Le Mans Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTÈVE (LIUM - Le Mans Université)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de Reconnaissance Automatique de la Parole (RAP) atteignent actuellement des performances suffisantes pour être intégrés dans diverses applications (dialogue homme-machine, recherche d'information, indexation automatique...). Cependant, dans le cadre de la reconnaissance automatique de la parole continue à grand vocabulaire, que l'on utilise par exemple pour transcrire des émissions radiophoniques d'information, la qualité des transcriptions varie selon le type de parole contenu dans les documents. En effet, les systèmes de RAP ont beaucoup plus de facilité à transcrire de la parole préparée, proche d'un texte lu, que de la parole spontanée, caractérisée par de nombreuses spécificités (disfluences, agrammaticalité, baisse de la fluidité de la parole...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le travail de cette thèse vise le traitement de la parole spontanée et s'inscrit dans le cadre du projet EPAC (Exploration de masse de documents audio pour l'extraction et le traitement de la PArole Conversationnelle). L'objectif principal est de proposer des solutions pour améliorer les performances des systèmes de RAP sur ce type de parole. Nous avons choisi d'aborder, dans notre travail, la parole spontanée en tant qu'objet d'étude particulier nécessitant des traitements spécifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ainsi, dans un premier temps, nous proposons un outil de détection automatique de la parole spontanée, basé sur les spécificités de ce type de parole. Cet outil est très important puisqu'il nous permet, dans un deuxième temps, de proposer une approche non-supervisée d'adaptation des modèles acoustiques et des modèles de langage du système de RAP à la parole spontanée, en sélectionnant automatiquement les segments contenant ce type de parole. La transcription résultant de cette adaptation propose des hypothèses de reconnaissance différentes de celles fournies par le système de base. La combinaison de ces deux propositions de transcription permet d'observer une réduction significative du taux d'erreur-mot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce besoin de solutions spécifiques a finalement orienté une partie de notre travail vers la correction d'un problème particulièrement présent en français : l'homophonie. Nous cherchons alors à corriger les transcriptions, fournies par un système de RAP, au moyen d'une méthode proposant des solutions spécifiques à certains problèmes particuliers de l'homophonie. L'approche se focalise sur la correction de certaines erreurs, auxquelles une solution particulière est proposée. Cette méthode, en post-traitement des systèmes de RAP, corrige certains mots et classes de mots homophones, indépendamment du système de RAP utilisé.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches - HDR (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 8 décembre 2020 à Avignon Université.Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/tel-03076867/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Philippe LANGLAIS (DIRO - Université de Montréal)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie ROSSET (LIMSI - Université Paris-Saclay)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pascale SEBILLOT (IRISA - Université de Rennes 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examinateurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François BONASTRE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTEVE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel ETHIS (INSEAC, CNAM - Guingamp)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Georges LINARES (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel MORIN (LS2N - Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le traitement automatique du langage naturel (TALN) est un vaste domaine de recherche intégrant de nombreuses thématiques scientifiques (reconnaissance automatique de la parole, indexation automatique de documents, traduction automatique, synthèse vocale...). Grâce aux avancées obtenues au fil des dernières décennies dans chacune de ces thématiques, de nombreux outils et services ont pris vie hors des laboratoires de recherche pour atteindre le tissu socio-économique, et plus généralement le grand public, avec en fer de lance les assistants vocaux intelligents. Malgré ces grandes avancées, le TALN reste un domaine de recherche très actif, avec de nombreuses problématiques scientifiques ouvertes, considérant le fait que le langage, tout comme les usages de la société, ne sont pas figés mais en constante évolution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce manuscrit propose un panorama des différents travaux de recherche auxquels j'ai pu participer ces dernières années, principalement en tant que maître de conférences au LIA, mettant alors en perspective l'évolution de mes travaux, qui m'ont conduit à travailler en collaboration avec d'autres disciplines scientifiques pour l'avancée du domaine du TALN. Ces derniers travaux sont notamment au centre de mes perspectives de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première partie du manuscrit est consacrée à une des problématiques historiques, à savoir la représentation du contenu écrit et parlé. Nous présentons nos travaux sur la robustesse des représentations face au langage, en prenant en considération le contexte des documents, ainsi que l'utilisation et la proposition de représentations latentes pour la classification de documents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nous voyons ensuite, dans la deuxième partie, certains des travaux que nous avons menés sur la performance et l'évaluation en traitement du langage, allant de l'analyse et la caractérisation des erreurs de reconnaissance automatique de la parole, à leur correction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La troisième partie montre l'évolution de mes activités de recherche, qui se sont alors orientées vers des problématiques interdisciplinaires pour le traitement du langage, avec nos travaux sur l'exploration des réseaux sociaux pour l'analyse d'événements, la détection de messages abusifs, et enfin le doublage vocal et la recommandation de voix.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La dernière partie résume mes activités de recherche, précisant les projets dans lesquels je me suis intégré, les différents encadrements d'étudiants auxquels j'ai pu participer, et mon implication dans le rayonnement et la vulgarisation scientifiques. Enfin, je termine ce manuscrit par une synthèse de ces différents travaux, me permettant de dresser une esquisse des activités de recherche futures dans lesquelles je souhaite m'impliquer à court, mais également à long terme, s'orientant assez largement vers des travaux interdisciplinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation-Based Multimodal Abuse Detection Through Text and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-025-01463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating how different versions of ChatGPT align with expert opinions on geriatric script concordance tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lilamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01334-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05387147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Social Determinants of Health Documentation in French EHRs Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (45427), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Graph Representation Learning For the Classification of Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.151303-151316. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3472474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: A Modular Pipeline for Extracting Character Networks from Narrative Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6574. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label classification for biomedical literature: an overview of the BioCreative VII LitCovid Track for COVID-19 literature topic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Allot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezarta Islamaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multimodale par plongements de texte et de graphes pour la détection de messages abusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la guitare sur YouTube : Partages et échanges, contributions et participations autour des tutoriels d’apprentissage de l’instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Partage, échange, contribution, participation (Partie II), 9 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised Bottleneck Features From Deep Autoencoders for Telephone Conversation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9), pp.1809-1820. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2718843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Word Error Rate on theme identification task of highly imperfect human–human conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ramírez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variability Space for LDA-based multi-view text categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multiview Representation of Documents Based on the Total Variability Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection using Principal Component Analysis for massive retweet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Detecting Spontaneous Speech: Application To Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware training: a tradeoff between training and fine-tuning for domain-specific language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AccML 2026 - 8th Workshop on Accelerated Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for Mixed-Precision Integer Weights, Activations and Embeddings in BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM, Au Rapport ! Extraction d'Informations Médicales entre Prompting, Fine-tuning et Post-correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Nazari Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Aizawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.05222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Analysis of Discrete Unit Representations in Speech Language Modeling Pre-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kamil Ekštein; Miloslav Konopík; Ondřej Pražák; František Pártl, Aug 2025, Erlangen, Germany. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACL-rlg: A Dataset for Reading List Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.488-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D. S. Hopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple but Effective Context Retrieval for Sequential Sentence Classification in Long Legal Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Argument mining Workshop, Vienna, Austria. Association for Computational Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025, Université d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of French ASR Systems Based on Error Severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.5094-5101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Selective Masking A Key to Improving Domain Adaptation for Masked Language Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMistral: A Collection of Open-Source Pretrained Large Language Models for Medical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Annual Meeting of the Association for Computational Linguistics (ACL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de sélection automatique de réponses à des QCM dans le domaine médical : Présentation de la campagne DEFT 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labrak Yanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme pour l'interprétation des métriques et pour mesurer la gravité des erreurs de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBenchmark: A Large Language Understanding Evaluation Benchmark for French Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima El Khettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zero-shot and Few-shot Study of Instruction-Finetuned Large Language Models Applied to Clinical and Biomedical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is Tokenization in French Medical Masked Language Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paradigm for Interpreting Metrics and Measuring Error Severity in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with Multiple Author-Integrated Revisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-Coling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des modèles de langue à des domaines de spécialité par un masquage sélectif fondé sur le genre et les caractéristiques thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot End-To-End Spoken Question Answering In Medical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : Un corpus multi-labels d'articles scientifiques français dans le domaine biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de détection automatique des réponses correctes dans des QCMs liés au domaine médical : Présentation de la campagne DEFT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR : un Corpus d'Articles Scientifiques Intégrant les ModIfications et Révisions des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Analyse et la Recherche de Textes Scientifiques, CORIA-TALN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: Un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS: An Open data set Integrating Human Perception Applied to the Evaluation of Automatic Speech Recognition Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue 2023 - Interspeech Satellite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Applied Sciences University of West Bohemia Plzeň (Pilsen); NTIS P2 Research Center University of West Bohemia Plzeň (Pilsen); Faculty of Informatics Masaryk University Brno, Sep 2023, Plzeň (Pilsen), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NaviTerm : navigation terminologique pour une montée en compétence rapide et personnalisée sur un domaine de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: A Robust Pre-trained Model in French for Biomedical and Clinical domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61th Annual Meeting of the Association for Computational Linguistics (ACL'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS : Un jeu de données intégrant la perception humaine appliquée à l'évaluation des métriques de transcription de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Global and Local Context in Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada. pp.714-722, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.acl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text revision in Scientific Writing Assistance: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : A multi-label corpus of French scientific articles in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) Atelier sur l'Analyse et la Recherche de Textes Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Boudin, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique d'examens écrits par approche neuronale profonde et attention croisée bidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERT meets d'Artagnan: Data Augmentation for Robust Character Detection in Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (COMHUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques automatiques pour l'évaluation des systèmes de Reconnaissance Automatique de la Parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES: An Open French Linguistically Enriched Part-of-Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrenchMedMCQA: A French Multiple-Choice Question Answering Dataset for Medical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOUHI 2022 @ Empirical Methods in Natural Language Processing (EMNLP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abou Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651510v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Language Model Rescoring in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team LIA/LS2N at BioCreative VII LitCovid Track: Multi-label Document Classification for COVID-19 Literature using Keyword Based Enhancement and Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative VII Challenge Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speaker pre-training on character voice representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing speaker-independent character information for acted voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes Twitter des candidats durant les campagnes municipales de 2020 à Lyon et Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sainty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du CREMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Educational Corpus of Oral Courses: Annotation, Analysis and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Voice Representation Using Knowledge Distillation For Automatic Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of ASR Adaptation in a Lecture Context: Application to the PASTEL Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.569-573, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@CLEF 2018: Mining events opinion argumentation from raw unlabeled Twitter data using convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Analysis of Tweet Content from Cultural Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France. pp.82-93, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dialog states using an Author-Topic based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.544-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Understanding in a Latent Topic-based Subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving multi-stream classification by mapping sequence-embedding in a high dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Neural Networks for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A log-linear weighting approach in the Word2vec space for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janod Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.356-361, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Long Short-Term Memory for multi-stream classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Stacked Autoencoders for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato De Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Topic Model Based Representations for a Robust Theme Identification of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, CICLing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Le Caire, Egypt. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18117-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Normalization Techniques Applied to Latent Space Representations for Speech Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of word and semantic features for theme identification in telephone conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Spoken Dialog Systems (IWSDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-space based setup of a neural network for theme identification of highly imperfect transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc Project's Corpus: A Topic-based Query Extention Approach to Retrieve Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Human-Human Conversations with Features from Specific Speaker Type Hidden Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMBINED THEMATIC AND ACOUSTIC APPROACH FOR A MUSIC RECOMMENDATION SERVICE IN TV COMMERCIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Predicting Bursty Events: The Buzz Case Study on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting by with a Little Help from the Crowd: Practical Approaches to Social Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrowdMM '14 International ACM Workshop on Crowdsourcing for Multimedia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660114.2660123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic-Based Approach for Post-processing Correction of Automatic Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, South Lake Tahoe, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dialogue classification using a topic space representation and a Gaussian classifier based on the decision rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de transcriptions automatiques imparfaites : Doit-on adapter le calcul du taux d'erreur-mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-Based Topic Classification Approach from Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-topic based representation of call-center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Spoken Language Technology Workshop (SLT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe United States. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes du LIA à DEFT'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Representation of Short Text Messages with Latent Topics: Application in the Twitter context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de thèmes latents pour la contextualisation de Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 MusiClef Task: A Combined Thematic and Acoustic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Spoken Web Search Task: An I-Vector based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event detection from image hosting services by slightly-supervised multi-span context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 11TH INTERNATIONAL WORKSHOP ON CONTENT-BASED MULTIMEDIA INDEXING (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, VESZPREM,, Hungary. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2013.6576563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@RepLab 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Replab: An evaluation campaign for Online Reputation Management Systems, Fourth International Conference of the CLEF initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des régions d'erreurs dans des transcriptions de contenus multimédia : application à la recherche des noms de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.811 - 818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches pour la reconnaissance du rôle des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic error region detection and characterization in LVCSR transcriptions of TV news shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4445-4448, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription error recovery for Person Name Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Spontaneous Speech Characterization Applied to Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2011 : Compact Representation of Heterogeneous Descriptors for Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe de modèles locaux et globaux pour la caractérisation et la détection de segments de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic indexing of speech segments with spontaneity levels on large audio database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Searching Spontaneous Conversational Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Tokyo (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation on targeted speech segments for LVCSR system combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Merano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrections spécifiques du français sur les systèmes de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prepared speech to spontaneous speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.595, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1456223.1456345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting ASR outputs: specific solutions to specific errors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology (SLT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre performance et frugalité en TAL : Approches pour la réduction de la taille des (L)LMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université du Maine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03076867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: Relationships Extraction from NARrative Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWGE: Signed Whole-Graph Embedding methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard Dufour </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en Informatique - Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1203-9108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire des Sciences du Numérique de Nantes (LS2N)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique de la langue écrite et parlée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extraction d'information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des réseaux sociaux et Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reconnaissance automatique de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage automatique : business intelligence, innovation et recherche...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmie et programmation : architecture des ordinateurs, programmation C et C++, structure de données...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation orientée-objet : génie logiciel, langage UML, design patterns avancés, architecture des systèmes d'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau et sécurité : web et réseaux, architectures orientées services, sécurité des cartes à puce...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis mai 2023 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2022 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAISTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2022 : Responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Traitement Automatique du Langage Naturel) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Florian Boudin (Responsable adjoint) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 2020-Septembre 2021 : Coordinateur de l'axe scientifique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et Cognition de l'Institut Carnot Cognition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordination avec Nuria Gala (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2020-Septembre 2021 : Responsable du Master Informatique parcours-type </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie du Logiciel de la Société Numérique (ILSEN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012-Septembre 2021 : Responsable de la Communication du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique (CERI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche ont débuté en reconnaissance automatique de la parole (RAP), en particulier sur le traitement de la parole spontanée. Cette thématique se retrouve dans le projet ANR EPAC, où mes travaux m'ont amené à m'intéresser à l'adaptation des modèles de RAP. J'ai également pu travailler sur l'extraction d'information à travers les systèmes de RAP, que l'on retrouve à la fois dans le projet ANR EPAC, pour la détection de la parole spontanée, mais également le projet ANR PERCOL, pour la reconnaissance et correction de noms propres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le spectre de mes thématiques de recherche s'est ensuite élargi pour travailler à la fois sur des documents écrits et parlés, avec comme point central la problématique de la représentation des mots contenus dans les documents en vue de leur utilisation pour d'autres tâches. Mes travaux m'ont alors amené à travailler sur des représentations de documents de plus haut niveau que le simple niveau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, que l'on retrouve en particulier dans le projet ANR SuMACC. La prise en compte de l'aspect temporel des mots et des documents a également fait partie de mes orientations scientifiques, que l'on retrouve dans le projet ANR ContNomina.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les problématiques en traitement du langage, intégrant une forte interdisciplinarité, ont pris une place de plus en plus importante dans les travaux de recherche dans lesquels je m'intègre depuis plusieurs années (projets GaFes, TheVoice et RePoGa). En particulier, ceux-ci ont fait émerger des problématiques d'évaluation originales, nécessitant la mise en place de cadres expérimentaux souvent inexistants (responsable du projet ANR DIETS). Nous avons donc oeuvré à la proposition de nouveaux cadres de travail dont la dimension sciences humaines a été un enjeu important, nous permettant également de proposer des approches originales comme par exemple pour l'exploration des réseaux sociaux numériques ou l'étude de la voix jouée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils open-source</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et al.) : un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://drbert.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil pour la détection de messages abusifs dans des conversations en ligne au moyen de caractéristiques liées au contenu et au graphe conversationnel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil de POS-tag (étiquetage morphosyntaxique) étendu pour le français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démo disponible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données diffusées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACHOS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : large corpus de données médicales (8 Go) collectées sur Internet et disponibles à des fins de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un corpus de conversations de Wikipedia pour la détection de messages abusifs dans des conversations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : extension des POS tags (classes morphsyntaxiques) s'appuyant sur le corpus </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UD_French-GSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur projet ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Grands modèles de langue adaptables et souverains pour le domaine médical français. Partenaires : Clinique des données (CHU de Nantes), LIA (Avignon Université), LIS (Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR DIETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Diagnostic automatique des erreurs des systèmes de transcription de parole end-to-end à partir de leur réception par les utilisateurs. Projet JCJC. Experts impliqués : Jane Wottawa - LIUM (Le Mans Université), Arnaud Rey - LPC (Aix-Marseille Université), Yannick Estève et Mickaël Rouvier - LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CNRS-AID Naviterm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Montée en compétence des chercheurs sur un domaine de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR Lexhnology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Modélisation linguistique et computationnelle de la structure discursive des textes juridiques appliquée à l'apprentissage des langues. Partenaires : CRINI (Nantes Université - Porteur), ATILF (Université de Lorraine), LAIRDIL (Université de Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet ANR The Voice : Etude de la voix de doublage. Partenaires : IRCAM (Porteur), Dubbing Brothers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Projet ANR GaFes : Etude des usages via des données collectées sur Internet et ré-éditorialisation des contenus captés ou produits par les internautes. Partenaires : Centre Norbert Elias (Avignon Université), Syllabs, GECE.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Projet ANR ContNomina : Reconnaissance des noms propres et contextualisation des systèmes de reconnaissance de la parole. Partenaire : LORIA (Université de Lorraine).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Projet ANR SuMACC : Identification de concepts multimédias par patrons de collaboration. Partenaires : Eurecom, Syllabs, Wikio.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Projet ANR PERCOL : Recherche de personnes dans des flux audiovisuels. Partenaires : Orange Labs, LIF (Aix-Marseille Université), LILF (Université de Lille).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Projet ANR EPAC : Transcription automatique de la parole spontanée. Partenaires : LIUM (Le Mans Université), IRIT (Université de Toulouse), LI (Université de Tours), LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeuriad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Xavier Pillet. Co-encadrement avec </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (anciennement Européenne des Données (EDD)) : Thèse CIFRE de Mohamed Bouaziz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse CIFRE de Killian Janod.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenidoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Alternance du Master de Yanis Labrak.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Projet interdisciplinaire MITO : Le Mythe d’un marché Immobilier Transparent grâce à l’Open data. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (fédération de recherche d'Avignon Université). Collaboration entre mathématiciens (LMA), géographes (ESPACE) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Projet interdisciplinaire RePoGa : Utilisation des sources d’information disponibles sur Internet pour comprendre les réseaux d’interaction des acteurs politiques d’un territoire ciblé. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">structure Agorantic (fédération de recherche d'Avignon Université). Collaboration entre sciences politiques (LBNC) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur d'ateliers et campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d'évaluation DEFT 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la détection des réponses correctes dans des questions à choix multiples sur des données médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier ARTS (Analyse et la Recherche de Textes scientifiques)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui se veut un lieu de rencontre et d’échange pour les chercheurs en Recherche d’Information (RI) et en Traitement Automatique des Langues (TAL) qui s’intéressent aux textes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioCreative VII LitCovid Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'22 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC2 Miltilingual cultural mining and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSTC 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWSLT'14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'13 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepLabs'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaEval'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et scientifique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024-...). </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très grands modèles de langue (LLM) pour le domaine médical français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Benoit Favre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des textes juridiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (33 %) et Laura Monceaux (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). Extraction d'information pour l'acces aux connaissances scientifiques. Co-encadrement avec Florian Boudin (40 %) et Béatrice Daille (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique des modèles en Traitement Automatique du Langage : compromis entre performance et ressources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Anastasia Volkova (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leane Jourdan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des articles de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (50 %) et Florian Boudin (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la parole adapté au domaine médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2025). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compréhension de l'évaluation des systèmes de reconnaissance automatique de la parole : vers des métriques intégrant la perception humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Jane Wottawa (33 %) et Mickaël Rouvier (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2024). </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du langage naturel pour la représentation de textes narratifs par réseaux de personnages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023). </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des graphes et du texte pour la modélisation de conversations: Application à la détection d'abus en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2022). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la caractérisation de l’information véhiculée par les voix actées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse de thèse du projet ANR The Voice. Co-encadrement avec Jean-François Bonastre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2020). </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : caractériser l’information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par la Fondation d'Avignon Université soutenue le 6 février 2020. Co-encadrement avec Vincent Labatut (30%) et Jean-François Bonastre (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents pour la classification de séquences dans des flux audiovisuels parallèles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise EDD soutenue le 6 décembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des documents par réseaux de neurones pour la compréhension de documents parlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise Orkis soutenue le 27 novembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2014). </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations robustes de documents bruités dans des espaces homogènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par le projet ANR SuMACC et soutenue le 25 novembre 2014. Co-encadrement avec Georges Linarès (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 12 mois - décembre 2024 à décembre 2025. Quantification des modèles de langues. Co-encadrement avec Xavier Pillet (40 %) et Anastasia Volkova (40 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 10 mois - mars à décembre 2024. Etude ces erreurs de reconnaissance automatique de la parole. Co-encadrement avec Jane Wottawa (80 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stagiaires recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Leguillier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Generation automatique de QCM pour le domaine biomédical. Co-encadrement avec Solen Quiniou (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Adaptation des modèles de langue au domaine biomédical. Co-encadrement avec Benoit Favre (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Approches semi-supervisées pour la récupération des déterminants sociaux de santé dans un entrepôt de données hospitalier. Co-encadrement avec Pacôme Constant dit Beaufils (50 %), CHU de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Ciré Diallo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2023). Portage et adaptation de modèles de langue ouverts sur une application d’aide à l’organisation de conférences multilingues. Co-encadrement avec Colin de la Higuera (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rima Boubekeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (5 mois - mars à juillet 2022). Génération automatique de hashtags pour des messsages textuels courts issus de Twitter. Co-encadrement avec Florian Boudin (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2019). Exploration de caractéristiques d’embeddings de graphes pour la détection de messages abusifs. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2015). Recommandation de musiques de films. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Licence 2 et 3 (3 mois en 2014/2015). Réalisation d'un démonstrateur pour le projet ANR ContNomina. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alternants recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Raymondaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2021-2022). Explicabilité de réseaux de neurones profonds en traitement de la parole. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 1 et 2 (2020-2022). Traitement du langage pour l'analyse de comptes-rendus médicaux. Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Zenidoc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Aracil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master (2020-2021). Outils pour l’analyse de l’e-réputation d’hôtels. Co- encadrement avec Yannick Estève (50 %). Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Aha Concepts at Home Abroad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2015-2017). Conception et réalisation de l'observatoire des festivals dans la cadre du projet ANR GaFes. Début de travaux de recherche en collaboration avec des sociologues du projet sur la réception de contenus numériques par les publics de festivals. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion et responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe Traitement Automatique du Langage Naturel (TALN) du Laboratoire des Sciences du Numérique de Nantes (LS2N) depuis janv. 2022. Co-responsable : Florian Boudin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de l’axe scientifique Langage & Cognition de l’Institut Carnot Cognition (avril 2020-septembre 2021), s’agissant d’un des 4 axes scientifiques structurant l’institut composé de 22 laboratoires. En particulier, cet axe implique 7 laboratoires de recherche, pour environ 130 chercheurs. Co-coordination avec Nuria Gala (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu suppléant du conseil d'administration de l'Association Francophone de la Communication Parlée (AFCP) pour les mandats 2013-2015, 2015-2017 et 2021-2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil scientifique du Laboratoire Informatique d'Avignon (LIA) mars 2014 - septembre 2021. Participation régulière aux réunions ainsi qu'aux décisions du laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectures : IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) depuis 2010, ISCA InterSpeech (depuis 2010), IEEE EUSIPCO (depuis 2013), IEEE Signal Processing Letters (2013), IEEE/ACM Transactions on Audio, Speech, and Language Processing (2015), IEEE ASRU (depuis 2017), ACM Transactions on Knowledge Discovery from Data (2018), IEEE Access (2019), IEEE SLT (2020) Journées d'Études sur la Parole (JEP) (depuis 2010).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au comité de programme et comité scientifique de la conférence JEP 2014 au Mans (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes : membre ISCA, IEEE, AFCP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 au 14 octobre 2023, puis depuis le 1er septembre 2024, je suis professeur des universités au Laboratoire des Sciences du Numérique de Nantes (LS2N) au sein de l'équipe TALN. Je suis responsable de l'équipe TALN avec Florian Boudin. Mes centres d'intérêts actuels se sont principalement concentrés sur l'évaluation de systèmes de reconnaissance automatique de la parole ainsi que sur la modélisation du langage et la constitution de corpus. J'a notamment travaillé sur les modèles de langue masqués pour le domaine de la santé (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ainsi que sur les grands modèles de langue (Large Language Models - LLM) avec le </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont je suis le porteur. De façon plus large, je participe activement aux projets ANR MALADES, DIETS et Lexhnology, ainsi que le projet CNRS-AID Naviterm.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences au </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 au 1er septembre 2021, j'ai été maître de conférences au sein du Laboratoire Informatique d'Avignon (LIA). Mon profil initial, plutôt orienté vers la reconnaissance de la parole et l'extraction d'information dans les flux audio, évolue, d'une manière plus globale, vers le traitement automatique du langage. Mes centres d'intérêts actuels sont ainsi concentrés sur la reconnaissance de la parole, et notamment l'intégration de la théorie des possibilités (thèse de K. Janod) dans ces problématiques (mesures de confiance, modèles acoustiques...), sur la compréhension et l'indexation de la parole dans un contexte multimédia (projets ANR SuMACC, ContNomina, Percol… et thèse de M. Morchid), la délinéarisation de flux vidéos (thèse de M. Bouaziz), ou encore l'extraction d'information dans les réseaux sociaux (travaux autour de Twitter durant la campagne d'évaluation RepLab, ainsi que des travaux de thèse avec M. Morchid sur la caractérisation du phénomène de retweet). Je suis également impliqué dans différentes projets financés par l'Agence Nationale de la Recherche (ANR) ainsi que dans différentes campagnes d'évaluation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat à </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De juin 2011 à juin 2012, j'ai été post-doctorant au sein de l'entreprise Orange Labs, à Lannion. J'ai travaillé principalement sur la détection, la caractérisation et la correction d'erreurs dans les transcriptions automatiques. L'objectif de ces travaux de recherche était de retrouver les régions d'erreurs (erreurs consécutives) des transcriptions en sortie des systèmes de reconnaissance de la parole ainsi que de les catégoriser afin de mieux comprendre la nature de l'erreur. Ainsi, la nature de ces erreurs peut être diverse : erreurs de noms de personnes, de noms propres, ou encore dues au phénomène de l'homophonie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dans la continuité de ces travaux de détection, nos travaux se sont orientés ensuite vers la correction des erreurs de noms de personnes dans les transcriptions automatiques, avec un lien direct avec le défi REPERE. Les erreurs sur ces noms ont un impact direct, par exemple, dans une problématique d'indexation des documents. Nous avons donc cherché à les corriger automatiquement en utilisant la détection des régions d'erreurs précédemment proposée. Nous avons appliqué une technique de correction au niveau phonétique. En effet, les mots mal transcrits fournis par un système de transcription peuvent être très proches phonétiquement du nom des personnes que nous devions retrouver. Le principe de cette approche est de comparer la séquence phonétique de la région d'erreurs avec l'ensemble des séquences phonétiques des noms de personnes contenues dans un dictionnaire. Le nom de personnes le plus proche de la séquence phonétique de la région d'erreurs est alors choisi comme correction. Par exemple, le nom Sébastien Chabal (&amp;quot;s ei b a s t i in ch a b a l&amp;quot;) est le plus proche phonétiquement de la région d'erreurs avec la séquence phonétique &amp;quot;s ei b a t i in ch a r a d e&amp;quot; (c'est bah tiens charade).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séjour de Recherche à </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M*Modal 3M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai eu l'occasion d'effectuer un séjour de recherche de 4 mois (juin à octobre 2010) dans l'entreprise M*Modal à Pittsburgh (Etats-Unis). Cette entreprise a pour activité principale la transcription parfaite de rapports médicaux.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail s'est porté sur la problématique de la phonétisation automatique des mots du dictionnaire de prononciation du système de transcription de l'entreprise. Un des enjeux a été de proposer des mesures de confiance pour chaque phonétisation automatique proposée par l'outil de Grapheme-To-Phoneme. Cette mesure de confiance a pour utilité principale de guider les corrections manuelles de ces phonétisations : les correcteurs humains se focalisent en priorité sur les mots étant très mal phonétisés automatiquement (mesure de confiance faible). Dans la continuité de ces travaux, j'ai également proposé une solution permettant de choisir automatiquement la ou les meilleures prononciations automatiques d'un mot en s'aidant des documents audio.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché Temporaire de Recherche au </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'octobre 2010 à juin 2011, j'ai été Attaché Temporaire d'Enseignement et de Recherche (ATER) à mi-temps au Laboratoire d'Informatique de le Mans Université (LIUM). J'ai notamment étudié la possibilité d'appliquer le détecteur de type de parole afin de caractériser les documents multimédias, particulièrement sur la problématique de la reconnaissance des rôles de locuteurs. Les premiers travaux réalisés ont cherché à mettre en lumière le lien existant entre la spontanéité de la parole et le rôle d'un locuteur dans une émission. Pour ce faire, une étude précise a été menée afin de quantifier un type de parole par rapport à un rôle de locuteur ou à un type d'émission. En effet, nous voulions vérifier expérimentalement, par exemple, qu'un journaliste tend à préparer son discours, alors qu'une personne interviewée aurait tendance à avoir un discours moins structuré et moins fluide, donc une parole plus spontanée. Pour mener à bien cette étude, un corpus de 100 heures d'émissions radiophoniques, annoté manuellement en rôles de locuteurs et types d'émissions, a été utilisé (corpus fourni dans la cadre du projet EPAC), sur lequel j'ai appliqué le détecteur de type de parole développé durant ma thèse.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde partie de mes travaux a alors cherché à reconnaître automatiquement le rôle des locuteurs dans des émissions radiophoniques avec l'utilisation des caractéristiques issues de mes travaux sur la détection de la parole spontanée. Nous voulions donc démontrer qu'il était possible de proposer un système de détection de rôles alternatif à ceux existants en nous appuyant sur notre système de détection du type de parole. Les résultats obtenus ont permis de montrer qu'une reconnaissance des rôles était possible au moyen de cette approche : 74,4% des locuteurs ont été associés avec leur rôle correct.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 1er décembre 2010 à Le Mans Université.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-00595465/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présidente</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Martine ADDA-DECKER (LPP/CNRS - Université de Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume GRAVIER (IRISA/CNRS - Université de Rennes 1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Denis JOUVET (LORIA/INRIA - Université de Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paul DELÉGLISE (LIUM - Le Mans Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTÈVE (LIUM - Le Mans Université)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de Reconnaissance Automatique de la Parole (RAP) atteignent actuellement des performances suffisantes pour être intégrés dans diverses applications (dialogue homme-machine, recherche d'information, indexation automatique...). Cependant, dans le cadre de la reconnaissance automatique de la parole continue à grand vocabulaire, que l'on utilise par exemple pour transcrire des émissions radiophoniques d'information, la qualité des transcriptions varie selon le type de parole contenu dans les documents. En effet, les systèmes de RAP ont beaucoup plus de facilité à transcrire de la parole préparée, proche d'un texte lu, que de la parole spontanée, caractérisée par de nombreuses spécificités (disfluences, agrammaticalité, baisse de la fluidité de la parole...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le travail de cette thèse vise le traitement de la parole spontanée et s'inscrit dans le cadre du projet EPAC (Exploration de masse de documents audio pour l'extraction et le traitement de la PArole Conversationnelle). L'objectif principal est de proposer des solutions pour améliorer les performances des systèmes de RAP sur ce type de parole. Nous avons choisi d'aborder, dans notre travail, la parole spontanée en tant qu'objet d'étude particulier nécessitant des traitements spécifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ainsi, dans un premier temps, nous proposons un outil de détection automatique de la parole spontanée, basé sur les spécificités de ce type de parole. Cet outil est très important puisqu'il nous permet, dans un deuxième temps, de proposer une approche non-supervisée d'adaptation des modèles acoustiques et des modèles de langage du système de RAP à la parole spontanée, en sélectionnant automatiquement les segments contenant ce type de parole. La transcription résultant de cette adaptation propose des hypothèses de reconnaissance différentes de celles fournies par le système de base. La combinaison de ces deux propositions de transcription permet d'observer une réduction significative du taux d'erreur-mot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce besoin de solutions spécifiques a finalement orienté une partie de notre travail vers la correction d'un problème particulièrement présent en français : l'homophonie. Nous cherchons alors à corriger les transcriptions, fournies par un système de RAP, au moyen d'une méthode proposant des solutions spécifiques à certains problèmes particuliers de l'homophonie. L'approche se focalise sur la correction de certaines erreurs, auxquelles une solution particulière est proposée. Cette méthode, en post-traitement des systèmes de RAP, corrige certains mots et classes de mots homophones, indépendamment du système de RAP utilisé.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches - HDR (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 8 décembre 2020 à Avignon Université.Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/tel-03076867/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Philippe LANGLAIS (DIRO - Université de Montréal)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie ROSSET (LIMSI - Université Paris-Saclay)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pascale SEBILLOT (IRISA - Université de Rennes 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examinateurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François BONASTRE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTEVE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel ETHIS (INSEAC, CNAM - Guingamp)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Georges LINARES (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel MORIN (LS2N - Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le traitement automatique du langage naturel (TALN) est un vaste domaine de recherche intégrant de nombreuses thématiques scientifiques (reconnaissance automatique de la parole, indexation automatique de documents, traduction automatique, synthèse vocale...). Grâce aux avancées obtenues au fil des dernières décennies dans chacune de ces thématiques, de nombreux outils et services ont pris vie hors des laboratoires de recherche pour atteindre le tissu socio-économique, et plus généralement le grand public, avec en fer de lance les assistants vocaux intelligents. Malgré ces grandes avancées, le TALN reste un domaine de recherche très actif, avec de nombreuses problématiques scientifiques ouvertes, considérant le fait que le langage, tout comme les usages de la société, ne sont pas figés mais en constante évolution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce manuscrit propose un panorama des différents travaux de recherche auxquels j'ai pu participer ces dernières années, principalement en tant que maître de conférences au LIA, mettant alors en perspective l'évolution de mes travaux, qui m'ont conduit à travailler en collaboration avec d'autres disciplines scientifiques pour l'avancée du domaine du TALN. Ces derniers travaux sont notamment au centre de mes perspectives de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première partie du manuscrit est consacrée à une des problématiques historiques, à savoir la représentation du contenu écrit et parlé. Nous présentons nos travaux sur la robustesse des représentations face au langage, en prenant en considération le contexte des documents, ainsi que l'utilisation et la proposition de représentations latentes pour la classification de documents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nous voyons ensuite, dans la deuxième partie, certains des travaux que nous avons menés sur la performance et l'évaluation en traitement du langage, allant de l'analyse et la caractérisation des erreurs de reconnaissance automatique de la parole, à leur correction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La troisième partie montre l'évolution de mes activités de recherche, qui se sont alors orientées vers des problématiques interdisciplinaires pour le traitement du langage, avec nos travaux sur l'exploration des réseaux sociaux pour l'analyse d'événements, la détection de messages abusifs, et enfin le doublage vocal et la recommandation de voix.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La dernière partie résume mes activités de recherche, précisant les projets dans lesquels je me suis intégré, les différents encadrements d'étudiants auxquels j'ai pu participer, et mon implication dans le rayonnement et la vulgarisation scientifiques. Enfin, je termine ce manuscrit par une synthèse de ces différents travaux, me permettant de dresser une esquisse des activités de recherche futures dans lesquelles je souhaite m'impliquer à court, mais également à long terme, s'orientant assez largement vers des travaux interdisciplinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation-Based Multimodal Abuse Detection Through Text and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-025-01463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Social Determinants of Health Documentation in French EHRs Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (45427), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating how different versions of ChatGPT align with expert opinions on geriatric script concordance tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lilamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01334-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05387147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Graph Representation Learning For the Classification of Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.151303-151316. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3472474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: A Modular Pipeline for Extracting Character Networks from Narrative Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6574. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label classification for biomedical literature: an overview of the BioCreative VII LitCovid Track for COVID-19 literature topic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Allot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezarta Islamaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multimodale par plongements de texte et de graphes pour la détection de messages abusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la guitare sur YouTube : Partages et échanges, contributions et participations autour des tutoriels d’apprentissage de l’instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Partage, échange, contribution, participation (Partie II), 9 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised Bottleneck Features From Deep Autoencoders for Telephone Conversation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9), pp.1809-1820. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2718843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Word Error Rate on theme identification task of highly imperfect human–human conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ramírez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variability Space for LDA-based multi-view text categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multiview Representation of Documents Based on the Total Variability Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection using Principal Component Analysis for massive retweet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Detecting Spontaneous Speech: Application To Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware training: a tradeoff between training and fine-tuning for domain-specific language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AccML 2026 - 8th Workshop on Accelerated Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for Mixed-Precision Integer Weights, Activations and Embeddings in BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Analysis of Discrete Unit Representations in Speech Language Modeling Pre-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kamil Ekštein; Miloslav Konopík; Ondřej Pražák; František Pártl, Aug 2025, Erlangen, Germany. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACL-rlg: A Dataset for Reading List Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.488-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D. S. Hopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple but Effective Context Retrieval for Sequential Sentence Classification in Long Legal Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Argument mining Workshop, Vienna, Austria. Association for Computational Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025, Université d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Selective Masking A Key to Improving Domain Adaptation for Masked Language Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of French ASR Systems Based on Error Severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.5094-5101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Aizawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.05222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM, Au Rapport ! Extraction d'Informations Médicales entre Prompting, Fine-tuning et Post-correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Nazari Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme pour l'interprétation des métriques et pour mesurer la gravité des erreurs de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is Tokenization in French Medical Masked Language Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBenchmark: A Large Language Understanding Evaluation Benchmark for French Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima El Khettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zero-shot and Few-shot Study of Instruction-Finetuned Large Language Models Applied to Clinical and Biomedical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des modèles de langue à des domaines de spécialité par un masquage sélectif fondé sur le genre et les caractéristiques thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paradigm for Interpreting Metrics and Measuring Error Severity in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with Multiple Author-Integrated Revisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-Coling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot End-To-End Spoken Question Answering In Medical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de sélection automatique de réponses à des QCM dans le domaine médical : Présentation de la campagne DEFT 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labrak Yanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMistral: A Collection of Open-Source Pretrained Large Language Models for Medical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Annual Meeting of the Association for Computational Linguistics (ACL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de détection automatique des réponses correctes dans des QCMs liés au domaine médical : Présentation de la campagne DEFT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : Un corpus multi-labels d'articles scientifiques français dans le domaine biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR : un Corpus d'Articles Scientifiques Intégrant les ModIfications et Révisions des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Analyse et la Recherche de Textes Scientifiques, CORIA-TALN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NaviTerm : navigation terminologique pour une montée en compétence rapide et personnalisée sur un domaine de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: A Robust Pre-trained Model in French for Biomedical and Clinical domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61th Annual Meeting of the Association for Computational Linguistics (ACL'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: Un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS: An Open data set Integrating Human Perception Applied to the Evaluation of Automatic Speech Recognition Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue 2023 - Interspeech Satellite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Applied Sciences University of West Bohemia Plzeň (Pilsen); NTIS P2 Research Center University of West Bohemia Plzeň (Pilsen); Faculty of Informatics Masaryk University Brno, Sep 2023, Plzeň (Pilsen), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS : Un jeu de données intégrant la perception humaine appliquée à l'évaluation des métriques de transcription de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Global and Local Context in Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada. pp.714-722, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.acl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : A multi-label corpus of French scientific articles in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) Atelier sur l'Analyse et la Recherche de Textes Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Boudin, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text revision in Scientific Writing Assistance: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques automatiques pour l'évaluation des systèmes de Reconnaissance Automatique de la Parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES: An Open French Linguistically Enriched Part-of-Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrenchMedMCQA: A French Multiple-Choice Question Answering Dataset for Medical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOUHI 2022 @ Empirical Methods in Natural Language Processing (EMNLP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abou Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651510v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Language Model Rescoring in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERT meets d'Artagnan: Data Augmentation for Robust Character Detection in Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (COMHUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique d'examens écrits par approche neuronale profonde et attention croisée bidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team LIA/LS2N at BioCreative VII LitCovid Track: Multi-label Document Classification for COVID-19 Literature using Keyword Based Enhancement and Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative VII Challenge Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speaker pre-training on character voice representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing speaker-independent character information for acted voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Voice Representation Using Knowledge Distillation For Automatic Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Educational Corpus of Oral Courses: Annotation, Analysis and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes Twitter des candidats durant les campagnes municipales de 2020 à Lyon et Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sainty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du CREMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of ASR Adaptation in a Lecture Context: Application to the PASTEL Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.569-573, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@CLEF 2018: Mining events opinion argumentation from raw unlabeled Twitter data using convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Analysis of Tweet Content from Cultural Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France. pp.82-93, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Understanding in a Latent Topic-based Subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving multi-stream classification by mapping sequence-embedding in a high dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Neural Networks for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A log-linear weighting approach in the Word2vec space for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janod Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.356-361, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Long Short-Term Memory for multi-stream classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Stacked Autoencoders for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato De Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dialog states using an Author-Topic based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.544-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Normalization Techniques Applied to Latent Space Representations for Speech Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-space based setup of a neural network for theme identification of highly imperfect transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of word and semantic features for theme identification in telephone conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Spoken Dialog Systems (IWSDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Topic Model Based Representations for a Robust Theme Identification of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, CICLing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Le Caire, Egypt. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18117-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Human-Human Conversations with Features from Specific Speaker Type Hidden Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMBINED THEMATIC AND ACOUSTIC APPROACH FOR A MUSIC RECOMMENDATION SERVICE IN TV COMMERCIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Predicting Bursty Events: The Buzz Case Study on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de transcriptions automatiques imparfaites : Doit-on adapter le calcul du taux d'erreur-mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dialogue classification using a topic space representation and a Gaussian classifier based on the decision rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting by with a Little Help from the Crowd: Practical Approaches to Social Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrowdMM '14 International ACM Workshop on Crowdsourcing for Multimedia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660114.2660123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic-Based Approach for Post-processing Correction of Automatic Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, South Lake Tahoe, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-Based Topic Classification Approach from Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-topic based representation of call-center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Spoken Language Technology Workshop (SLT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc Project's Corpus: A Topic-based Query Extention Approach to Retrieve Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de thèmes latents pour la contextualisation de Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes du LIA à DEFT'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Representation of Short Text Messages with Latent Topics: Application in the Twitter context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 MusiClef Task: A Combined Thematic and Acoustic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@RepLab 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Replab: An evaluation campaign for Online Reputation Management Systems, Fourth International Conference of the CLEF initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event detection from image hosting services by slightly-supervised multi-span context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 11TH INTERNATIONAL WORKSHOP ON CONTENT-BASED MULTIMEDIA INDEXING (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, VESZPREM,, Hungary. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2013.6576563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Spoken Web Search Task: An I-Vector based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des régions d'erreurs dans des transcriptions de contenus multimédia : application à la recherche des noms de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.811 - 818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches pour la reconnaissance du rôle des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic error region detection and characterization in LVCSR transcriptions of TV news shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4445-4448, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription error recovery for Person Name Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Spontaneous Speech Characterization Applied to Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2011 : Compact Representation of Heterogeneous Descriptors for Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe de modèles locaux et globaux pour la caractérisation et la détection de segments de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic indexing of speech segments with spontaneity levels on large audio database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Searching Spontaneous Conversational Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Tokyo (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation on targeted speech segments for LVCSR system combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Merano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrections spécifiques du français sur les systèmes de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prepared speech to spontaneous speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.595, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1456223.1456345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting ASR outputs: specific solutions to specific errors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology (SLT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre performance et frugalité en TAL : Approches pour la réduction de la taille des (L)LMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université du Maine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03076867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: Relationships Extraction from NARrative Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWGE: Signed Whole-Graph Embedding methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C21D946F"/>
+    <w:nsid w:val="DC760765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73CB5EFC"/>
+    <w:nsid w:val="D477D81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07BD9BD2"/>
+    <w:nsid w:val="DAEBA07F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="90B42E7B"/>
+    <w:nsid w:val="6D57FAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C0FCC1B9"/>
+    <w:nsid w:val="E447E42B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F740EB43"/>
+    <w:nsid w:val="E404DEE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8A8018FE"/>
+    <w:nsid w:val="8333BAF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4A96DB6D"/>
+    <w:nsid w:val="9BCC3902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AC410189"/>
+    <w:nsid w:val="51554A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EF9D2BB1"/>
+    <w:nsid w:val="9C522373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2F57FEF6"/>
+    <w:nsid w:val="269668EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7501D5DF"/>
+    <w:nsid w:val="25D04611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1F0B1BE7"/>
+    <w:nsid w:val="0B541953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2030,51 +2030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="750A402B"/>
+    <w:nsid w:val="3F36B0E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2178,51 +2178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="7BFD5A3D"/>
+    <w:nsid w:val="F5CFB334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="935680A7"/>
+    <w:nsid w:val="F89A79C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2474,51 +2474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="77CEADE8"/>
+    <w:nsid w:val="F2EB7FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2622,51 +2622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B43AF1AD"/>
+    <w:nsid w:val="CC338512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1203-9108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ls2n.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taln.ls2n.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fame.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://next-isite.fr/faistos/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-cognition.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/formations/master-informatique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/Dr-BERT/DrBERT-7GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qanastek.github.io" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/adrien-bazoge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drbert.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/Alert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/noe-cecillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qanastek/pos-french" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/spaces/qanastek/French-Part-Of-Speech-Tagging" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/WikiSynch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/qanastek/ANTILLES" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universaldependencies.org/treebanks/fr_gsd/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-adaptable-and-sovereign-large-language-models-for-the-french-medical-domain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr-diets.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs-naviterm.github.io" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lexhnology.hypotheses.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.valeuriad.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avolkova.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aday.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orkis.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenidoc.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft2023.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arts2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biocreative.bioinformatics.udel.edu/tasks/biocreative-vii/track-5/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.lisn.upsaclay.fr/2022/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termwatch.es/talne/spip/?debut_articles=10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop.colips.org/dstc5/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop2014.iwslt.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defi-repere.fr/index.php?id=7&amp;L=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deft.limsi.fr/2013/index.php?id=1&amp;lang=en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limosine-project.eu/events/replab2013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multimediaeval.org/mediaeval2013/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s405881" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s390123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s364606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s359477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s321701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AVIG0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-02938152/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01774242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01824741/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01202157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-grands-modeles-de-langue-adaptables-et-souverains-pour-le-domaine-medical-francais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orange.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3m.com/3M/en_US/health-information-systems-us/create-time-to-care/clinician-solutions/speech-recognition/fluency-direct/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lium.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00595465/document" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867/document" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993092v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01463-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Decaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01334-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hmitouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29987-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezarta Islamaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Du" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4288" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Janod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2718843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2015.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Nazari Hashemi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebbag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert-B&#233;duchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326317v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071803v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621178v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrak Yanis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Khettari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472399v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684874v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705875v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696042v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824241v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426326v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572383v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Ollivier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356390v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-50" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356420v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846269" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Killian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846289" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356410v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846268" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356395v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato De Mori" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-63" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293908v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_44" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404815" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouvier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318666v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319769v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318338v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Loni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Georgescu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riegler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660123" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318674v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853571" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319782v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319771v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318662v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078577" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339909v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318645v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576563" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356478v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356284v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288906" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356750v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456345" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1203-9108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ls2n.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taln.ls2n.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fame.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://next-isite.fr/faistos/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-cognition.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/formations/master-informatique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/Dr-BERT/DrBERT-7GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qanastek.github.io" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/adrien-bazoge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drbert.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/Alert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/noe-cecillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qanastek/pos-french" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/spaces/qanastek/French-Part-Of-Speech-Tagging" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/WikiSynch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/qanastek/ANTILLES" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universaldependencies.org/treebanks/fr_gsd/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-adaptable-and-sovereign-large-language-models-for-the-french-medical-domain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr-diets.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs-naviterm.github.io" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lexhnology.hypotheses.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.valeuriad.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avolkova.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aday.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orkis.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenidoc.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft2023.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arts2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biocreative.bioinformatics.udel.edu/tasks/biocreative-vii/track-5/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.lisn.upsaclay.fr/2022/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termwatch.es/talne/spip/?debut_articles=10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop.colips.org/dstc5/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop2014.iwslt.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defi-repere.fr/index.php?id=7&amp;L=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deft.limsi.fr/2013/index.php?id=1&amp;lang=en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limosine-project.eu/events/replab2013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multimediaeval.org/mediaeval2013/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s405881" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s390123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s364606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s359477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s321701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AVIG0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-02938152/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01774242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01824741/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01202157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-grands-modeles-de-langue-adaptables-et-souverains-pour-le-domaine-medical-francais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orange.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3m.com/3M/en_US/health-information-systems-us/create-time-to-care/clinician-solutions/speech-recognition/fluency-direct/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lium.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00595465/document" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867/document" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993092v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01463-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hmitouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29987-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Decaix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01334-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezarta Islamaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Du" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4288" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Janod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2718843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2015.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert-B&#233;duchaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071803v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Nazari Hashemi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebbag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472399v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Khettari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrak Yanis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621178v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056658v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130214v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053934v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696042v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824241v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426326v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-50" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846269" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107532v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Killian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846289" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato De Mori" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-63" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107641v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339956v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404815" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293908v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_44" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319769v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319782v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853571" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318338v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Loni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Georgescu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riegler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660123" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318662v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078577" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319787v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouvier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319779v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576563" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356478v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356284v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288906" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194268v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356750v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456345" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>