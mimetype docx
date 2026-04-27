--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard Dufour </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en Informatique - Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1203-9108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire des Sciences du Numérique de Nantes (LS2N)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique de la langue écrite et parlée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extraction d'information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des réseaux sociaux et Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reconnaissance automatique de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage automatique : business intelligence, innovation et recherche...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmie et programmation : architecture des ordinateurs, programmation C et C++, structure de données...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation orientée-objet : génie logiciel, langage UML, design patterns avancés, architecture des systèmes d'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau et sécurité : web et réseaux, architectures orientées services, sécurité des cartes à puce...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis mai 2023 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2022 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAISTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2022 : Responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Traitement Automatique du Langage Naturel) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Florian Boudin (Responsable adjoint) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 2020-Septembre 2021 : Coordinateur de l'axe scientifique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et Cognition de l'Institut Carnot Cognition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordination avec Nuria Gala (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2020-Septembre 2021 : Responsable du Master Informatique parcours-type </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie du Logiciel de la Société Numérique (ILSEN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012-Septembre 2021 : Responsable de la Communication du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique (CERI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche ont débuté en reconnaissance automatique de la parole (RAP), en particulier sur le traitement de la parole spontanée. Cette thématique se retrouve dans le projet ANR EPAC, où mes travaux m'ont amené à m'intéresser à l'adaptation des modèles de RAP. J'ai également pu travailler sur l'extraction d'information à travers les systèmes de RAP, que l'on retrouve à la fois dans le projet ANR EPAC, pour la détection de la parole spontanée, mais également le projet ANR PERCOL, pour la reconnaissance et correction de noms propres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le spectre de mes thématiques de recherche s'est ensuite élargi pour travailler à la fois sur des documents écrits et parlés, avec comme point central la problématique de la représentation des mots contenus dans les documents en vue de leur utilisation pour d'autres tâches. Mes travaux m'ont alors amené à travailler sur des représentations de documents de plus haut niveau que le simple niveau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, que l'on retrouve en particulier dans le projet ANR SuMACC. La prise en compte de l'aspect temporel des mots et des documents a également fait partie de mes orientations scientifiques, que l'on retrouve dans le projet ANR ContNomina.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les problématiques en traitement du langage, intégrant une forte interdisciplinarité, ont pris une place de plus en plus importante dans les travaux de recherche dans lesquels je m'intègre depuis plusieurs années (projets GaFes, TheVoice et RePoGa). En particulier, ceux-ci ont fait émerger des problématiques d'évaluation originales, nécessitant la mise en place de cadres expérimentaux souvent inexistants (responsable du projet ANR DIETS). Nous avons donc oeuvré à la proposition de nouveaux cadres de travail dont la dimension sciences humaines a été un enjeu important, nous permettant également de proposer des approches originales comme par exemple pour l'exploration des réseaux sociaux numériques ou l'étude de la voix jouée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils open-source</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et al.) : un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://drbert.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil pour la détection de messages abusifs dans des conversations en ligne au moyen de caractéristiques liées au contenu et au graphe conversationnel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil de POS-tag (étiquetage morphosyntaxique) étendu pour le français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démo disponible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données diffusées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACHOS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : large corpus de données médicales (8 Go) collectées sur Internet et disponibles à des fins de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un corpus de conversations de Wikipedia pour la détection de messages abusifs dans des conversations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : extension des POS tags (classes morphsyntaxiques) s'appuyant sur le corpus </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UD_French-GSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur projet ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Grands modèles de langue adaptables et souverains pour le domaine médical français. Partenaires : Clinique des données (CHU de Nantes), LIA (Avignon Université), LIS (Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR DIETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Diagnostic automatique des erreurs des systèmes de transcription de parole end-to-end à partir de leur réception par les utilisateurs. Projet JCJC. Experts impliqués : Jane Wottawa - LIUM (Le Mans Université), Arnaud Rey - LPC (Aix-Marseille Université), Yannick Estève et Mickaël Rouvier - LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CNRS-AID Naviterm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Montée en compétence des chercheurs sur un domaine de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR Lexhnology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Modélisation linguistique et computationnelle de la structure discursive des textes juridiques appliquée à l'apprentissage des langues. Partenaires : CRINI (Nantes Université - Porteur), ATILF (Université de Lorraine), LAIRDIL (Université de Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet ANR The Voice : Etude de la voix de doublage. Partenaires : IRCAM (Porteur), Dubbing Brothers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Projet ANR GaFes : Etude des usages via des données collectées sur Internet et ré-éditorialisation des contenus captés ou produits par les internautes. Partenaires : Centre Norbert Elias (Avignon Université), Syllabs, GECE.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Projet ANR ContNomina : Reconnaissance des noms propres et contextualisation des systèmes de reconnaissance de la parole. Partenaire : LORIA (Université de Lorraine).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Projet ANR SuMACC : Identification de concepts multimédias par patrons de collaboration. Partenaires : Eurecom, Syllabs, Wikio.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Projet ANR PERCOL : Recherche de personnes dans des flux audiovisuels. Partenaires : Orange Labs, LIF (Aix-Marseille Université), LILF (Université de Lille).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Projet ANR EPAC : Transcription automatique de la parole spontanée. Partenaires : LIUM (Le Mans Université), IRIT (Université de Toulouse), LI (Université de Tours), LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeuriad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Xavier Pillet. Co-encadrement avec </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (anciennement Européenne des Données (EDD)) : Thèse CIFRE de Mohamed Bouaziz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse CIFRE de Killian Janod.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenidoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Alternance du Master de Yanis Labrak.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Projet interdisciplinaire MITO : Le Mythe d’un marché Immobilier Transparent grâce à l’Open data. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (fédération de recherche d'Avignon Université). Collaboration entre mathématiciens (LMA), géographes (ESPACE) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Projet interdisciplinaire RePoGa : Utilisation des sources d’information disponibles sur Internet pour comprendre les réseaux d’interaction des acteurs politiques d’un territoire ciblé. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">structure Agorantic (fédération de recherche d'Avignon Université). Collaboration entre sciences politiques (LBNC) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur d'ateliers et campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d'évaluation DEFT 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la détection des réponses correctes dans des questions à choix multiples sur des données médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier ARTS (Analyse et la Recherche de Textes scientifiques)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui se veut un lieu de rencontre et d’échange pour les chercheurs en Recherche d’Information (RI) et en Traitement Automatique des Langues (TAL) qui s’intéressent aux textes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioCreative VII LitCovid Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'22 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC2 Miltilingual cultural mining and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSTC 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWSLT'14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'13 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepLabs'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaEval'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et scientifique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024-...). </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très grands modèles de langue (LLM) pour le domaine médical français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Benoit Favre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des textes juridiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (33 %) et Laura Monceaux (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). Extraction d'information pour l'acces aux connaissances scientifiques. Co-encadrement avec Florian Boudin (40 %) et Béatrice Daille (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique des modèles en Traitement Automatique du Langage : compromis entre performance et ressources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Anastasia Volkova (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leane Jourdan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des articles de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (50 %) et Florian Boudin (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la parole adapté au domaine médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2025). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compréhension de l'évaluation des systèmes de reconnaissance automatique de la parole : vers des métriques intégrant la perception humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Jane Wottawa (33 %) et Mickaël Rouvier (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2024). </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du langage naturel pour la représentation de textes narratifs par réseaux de personnages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023). </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des graphes et du texte pour la modélisation de conversations: Application à la détection d'abus en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2022). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la caractérisation de l’information véhiculée par les voix actées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse de thèse du projet ANR The Voice. Co-encadrement avec Jean-François Bonastre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2020). </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : caractériser l’information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par la Fondation d'Avignon Université soutenue le 6 février 2020. Co-encadrement avec Vincent Labatut (30%) et Jean-François Bonastre (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents pour la classification de séquences dans des flux audiovisuels parallèles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise EDD soutenue le 6 décembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des documents par réseaux de neurones pour la compréhension de documents parlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise Orkis soutenue le 27 novembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2014). </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations robustes de documents bruités dans des espaces homogènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par le projet ANR SuMACC et soutenue le 25 novembre 2014. Co-encadrement avec Georges Linarès (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 12 mois - décembre 2024 à décembre 2025. Quantification des modèles de langues. Co-encadrement avec Xavier Pillet (40 %) et Anastasia Volkova (40 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 10 mois - mars à décembre 2024. Etude ces erreurs de reconnaissance automatique de la parole. Co-encadrement avec Jane Wottawa (80 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stagiaires recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Leguillier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Generation automatique de QCM pour le domaine biomédical. Co-encadrement avec Solen Quiniou (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Adaptation des modèles de langue au domaine biomédical. Co-encadrement avec Benoit Favre (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Approches semi-supervisées pour la récupération des déterminants sociaux de santé dans un entrepôt de données hospitalier. Co-encadrement avec Pacôme Constant dit Beaufils (50 %), CHU de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Ciré Diallo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2023). Portage et adaptation de modèles de langue ouverts sur une application d’aide à l’organisation de conférences multilingues. Co-encadrement avec Colin de la Higuera (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rima Boubekeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (5 mois - mars à juillet 2022). Génération automatique de hashtags pour des messsages textuels courts issus de Twitter. Co-encadrement avec Florian Boudin (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2019). Exploration de caractéristiques d’embeddings de graphes pour la détection de messages abusifs. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2015). Recommandation de musiques de films. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Licence 2 et 3 (3 mois en 2014/2015). Réalisation d'un démonstrateur pour le projet ANR ContNomina. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alternants recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Raymondaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2021-2022). Explicabilité de réseaux de neurones profonds en traitement de la parole. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 1 et 2 (2020-2022). Traitement du langage pour l'analyse de comptes-rendus médicaux. Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Zenidoc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Aracil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master (2020-2021). Outils pour l’analyse de l’e-réputation d’hôtels. Co- encadrement avec Yannick Estève (50 %). Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Aha Concepts at Home Abroad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2015-2017). Conception et réalisation de l'observatoire des festivals dans la cadre du projet ANR GaFes. Début de travaux de recherche en collaboration avec des sociologues du projet sur la réception de contenus numériques par les publics de festivals. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion et responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe Traitement Automatique du Langage Naturel (TALN) du Laboratoire des Sciences du Numérique de Nantes (LS2N) depuis janv. 2022. Co-responsable : Florian Boudin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de l’axe scientifique Langage & Cognition de l’Institut Carnot Cognition (avril 2020-septembre 2021), s’agissant d’un des 4 axes scientifiques structurant l’institut composé de 22 laboratoires. En particulier, cet axe implique 7 laboratoires de recherche, pour environ 130 chercheurs. Co-coordination avec Nuria Gala (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu suppléant du conseil d'administration de l'Association Francophone de la Communication Parlée (AFCP) pour les mandats 2013-2015, 2015-2017 et 2021-2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil scientifique du Laboratoire Informatique d'Avignon (LIA) mars 2014 - septembre 2021. Participation régulière aux réunions ainsi qu'aux décisions du laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectures : IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) depuis 2010, ISCA InterSpeech (depuis 2010), IEEE EUSIPCO (depuis 2013), IEEE Signal Processing Letters (2013), IEEE/ACM Transactions on Audio, Speech, and Language Processing (2015), IEEE ASRU (depuis 2017), ACM Transactions on Knowledge Discovery from Data (2018), IEEE Access (2019), IEEE SLT (2020) Journées d'Études sur la Parole (JEP) (depuis 2010).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au comité de programme et comité scientifique de la conférence JEP 2014 au Mans (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes : membre ISCA, IEEE, AFCP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 au 14 octobre 2023, puis depuis le 1er septembre 2024, je suis professeur des universités au Laboratoire des Sciences du Numérique de Nantes (LS2N) au sein de l'équipe TALN. Je suis responsable de l'équipe TALN avec Florian Boudin. Mes centres d'intérêts actuels se sont principalement concentrés sur l'évaluation de systèmes de reconnaissance automatique de la parole ainsi que sur la modélisation du langage et la constitution de corpus. J'a notamment travaillé sur les modèles de langue masqués pour le domaine de la santé (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ainsi que sur les grands modèles de langue (Large Language Models - LLM) avec le </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont je suis le porteur. De façon plus large, je participe activement aux projets ANR MALADES, DIETS et Lexhnology, ainsi que le projet CNRS-AID Naviterm.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences au </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 au 1er septembre 2021, j'ai été maître de conférences au sein du Laboratoire Informatique d'Avignon (LIA). Mon profil initial, plutôt orienté vers la reconnaissance de la parole et l'extraction d'information dans les flux audio, évolue, d'une manière plus globale, vers le traitement automatique du langage. Mes centres d'intérêts actuels sont ainsi concentrés sur la reconnaissance de la parole, et notamment l'intégration de la théorie des possibilités (thèse de K. Janod) dans ces problématiques (mesures de confiance, modèles acoustiques...), sur la compréhension et l'indexation de la parole dans un contexte multimédia (projets ANR SuMACC, ContNomina, Percol… et thèse de M. Morchid), la délinéarisation de flux vidéos (thèse de M. Bouaziz), ou encore l'extraction d'information dans les réseaux sociaux (travaux autour de Twitter durant la campagne d'évaluation RepLab, ainsi que des travaux de thèse avec M. Morchid sur la caractérisation du phénomène de retweet). Je suis également impliqué dans différentes projets financés par l'Agence Nationale de la Recherche (ANR) ainsi que dans différentes campagnes d'évaluation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat à </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De juin 2011 à juin 2012, j'ai été post-doctorant au sein de l'entreprise Orange Labs, à Lannion. J'ai travaillé principalement sur la détection, la caractérisation et la correction d'erreurs dans les transcriptions automatiques. L'objectif de ces travaux de recherche était de retrouver les régions d'erreurs (erreurs consécutives) des transcriptions en sortie des systèmes de reconnaissance de la parole ainsi que de les catégoriser afin de mieux comprendre la nature de l'erreur. Ainsi, la nature de ces erreurs peut être diverse : erreurs de noms de personnes, de noms propres, ou encore dues au phénomène de l'homophonie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dans la continuité de ces travaux de détection, nos travaux se sont orientés ensuite vers la correction des erreurs de noms de personnes dans les transcriptions automatiques, avec un lien direct avec le défi REPERE. Les erreurs sur ces noms ont un impact direct, par exemple, dans une problématique d'indexation des documents. Nous avons donc cherché à les corriger automatiquement en utilisant la détection des régions d'erreurs précédemment proposée. Nous avons appliqué une technique de correction au niveau phonétique. En effet, les mots mal transcrits fournis par un système de transcription peuvent être très proches phonétiquement du nom des personnes que nous devions retrouver. Le principe de cette approche est de comparer la séquence phonétique de la région d'erreurs avec l'ensemble des séquences phonétiques des noms de personnes contenues dans un dictionnaire. Le nom de personnes le plus proche de la séquence phonétique de la région d'erreurs est alors choisi comme correction. Par exemple, le nom Sébastien Chabal (&amp;quot;s ei b a s t i in ch a b a l&amp;quot;) est le plus proche phonétiquement de la région d'erreurs avec la séquence phonétique &amp;quot;s ei b a t i in ch a r a d e&amp;quot; (c'est bah tiens charade).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séjour de Recherche à </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M*Modal 3M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai eu l'occasion d'effectuer un séjour de recherche de 4 mois (juin à octobre 2010) dans l'entreprise M*Modal à Pittsburgh (Etats-Unis). Cette entreprise a pour activité principale la transcription parfaite de rapports médicaux.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail s'est porté sur la problématique de la phonétisation automatique des mots du dictionnaire de prononciation du système de transcription de l'entreprise. Un des enjeux a été de proposer des mesures de confiance pour chaque phonétisation automatique proposée par l'outil de Grapheme-To-Phoneme. Cette mesure de confiance a pour utilité principale de guider les corrections manuelles de ces phonétisations : les correcteurs humains se focalisent en priorité sur les mots étant très mal phonétisés automatiquement (mesure de confiance faible). Dans la continuité de ces travaux, j'ai également proposé une solution permettant de choisir automatiquement la ou les meilleures prononciations automatiques d'un mot en s'aidant des documents audio.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché Temporaire de Recherche au </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'octobre 2010 à juin 2011, j'ai été Attaché Temporaire d'Enseignement et de Recherche (ATER) à mi-temps au Laboratoire d'Informatique de le Mans Université (LIUM). J'ai notamment étudié la possibilité d'appliquer le détecteur de type de parole afin de caractériser les documents multimédias, particulièrement sur la problématique de la reconnaissance des rôles de locuteurs. Les premiers travaux réalisés ont cherché à mettre en lumière le lien existant entre la spontanéité de la parole et le rôle d'un locuteur dans une émission. Pour ce faire, une étude précise a été menée afin de quantifier un type de parole par rapport à un rôle de locuteur ou à un type d'émission. En effet, nous voulions vérifier expérimentalement, par exemple, qu'un journaliste tend à préparer son discours, alors qu'une personne interviewée aurait tendance à avoir un discours moins structuré et moins fluide, donc une parole plus spontanée. Pour mener à bien cette étude, un corpus de 100 heures d'émissions radiophoniques, annoté manuellement en rôles de locuteurs et types d'émissions, a été utilisé (corpus fourni dans la cadre du projet EPAC), sur lequel j'ai appliqué le détecteur de type de parole développé durant ma thèse.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde partie de mes travaux a alors cherché à reconnaître automatiquement le rôle des locuteurs dans des émissions radiophoniques avec l'utilisation des caractéristiques issues de mes travaux sur la détection de la parole spontanée. Nous voulions donc démontrer qu'il était possible de proposer un système de détection de rôles alternatif à ceux existants en nous appuyant sur notre système de détection du type de parole. Les résultats obtenus ont permis de montrer qu'une reconnaissance des rôles était possible au moyen de cette approche : 74,4% des locuteurs ont été associés avec leur rôle correct.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 1er décembre 2010 à Le Mans Université.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-00595465/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présidente</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Martine ADDA-DECKER (LPP/CNRS - Université de Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume GRAVIER (IRISA/CNRS - Université de Rennes 1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Denis JOUVET (LORIA/INRIA - Université de Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paul DELÉGLISE (LIUM - Le Mans Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTÈVE (LIUM - Le Mans Université)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de Reconnaissance Automatique de la Parole (RAP) atteignent actuellement des performances suffisantes pour être intégrés dans diverses applications (dialogue homme-machine, recherche d'information, indexation automatique...). Cependant, dans le cadre de la reconnaissance automatique de la parole continue à grand vocabulaire, que l'on utilise par exemple pour transcrire des émissions radiophoniques d'information, la qualité des transcriptions varie selon le type de parole contenu dans les documents. En effet, les systèmes de RAP ont beaucoup plus de facilité à transcrire de la parole préparée, proche d'un texte lu, que de la parole spontanée, caractérisée par de nombreuses spécificités (disfluences, agrammaticalité, baisse de la fluidité de la parole...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le travail de cette thèse vise le traitement de la parole spontanée et s'inscrit dans le cadre du projet EPAC (Exploration de masse de documents audio pour l'extraction et le traitement de la PArole Conversationnelle). L'objectif principal est de proposer des solutions pour améliorer les performances des systèmes de RAP sur ce type de parole. Nous avons choisi d'aborder, dans notre travail, la parole spontanée en tant qu'objet d'étude particulier nécessitant des traitements spécifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ainsi, dans un premier temps, nous proposons un outil de détection automatique de la parole spontanée, basé sur les spécificités de ce type de parole. Cet outil est très important puisqu'il nous permet, dans un deuxième temps, de proposer une approche non-supervisée d'adaptation des modèles acoustiques et des modèles de langage du système de RAP à la parole spontanée, en sélectionnant automatiquement les segments contenant ce type de parole. La transcription résultant de cette adaptation propose des hypothèses de reconnaissance différentes de celles fournies par le système de base. La combinaison de ces deux propositions de transcription permet d'observer une réduction significative du taux d'erreur-mot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce besoin de solutions spécifiques a finalement orienté une partie de notre travail vers la correction d'un problème particulièrement présent en français : l'homophonie. Nous cherchons alors à corriger les transcriptions, fournies par un système de RAP, au moyen d'une méthode proposant des solutions spécifiques à certains problèmes particuliers de l'homophonie. L'approche se focalise sur la correction de certaines erreurs, auxquelles une solution particulière est proposée. Cette méthode, en post-traitement des systèmes de RAP, corrige certains mots et classes de mots homophones, indépendamment du système de RAP utilisé.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches - HDR (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 8 décembre 2020 à Avignon Université.Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/tel-03076867/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Philippe LANGLAIS (DIRO - Université de Montréal)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie ROSSET (LIMSI - Université Paris-Saclay)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pascale SEBILLOT (IRISA - Université de Rennes 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examinateurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François BONASTRE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTEVE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel ETHIS (INSEAC, CNAM - Guingamp)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Georges LINARES (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel MORIN (LS2N - Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le traitement automatique du langage naturel (TALN) est un vaste domaine de recherche intégrant de nombreuses thématiques scientifiques (reconnaissance automatique de la parole, indexation automatique de documents, traduction automatique, synthèse vocale...). Grâce aux avancées obtenues au fil des dernières décennies dans chacune de ces thématiques, de nombreux outils et services ont pris vie hors des laboratoires de recherche pour atteindre le tissu socio-économique, et plus généralement le grand public, avec en fer de lance les assistants vocaux intelligents. Malgré ces grandes avancées, le TALN reste un domaine de recherche très actif, avec de nombreuses problématiques scientifiques ouvertes, considérant le fait que le langage, tout comme les usages de la société, ne sont pas figés mais en constante évolution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce manuscrit propose un panorama des différents travaux de recherche auxquels j'ai pu participer ces dernières années, principalement en tant que maître de conférences au LIA, mettant alors en perspective l'évolution de mes travaux, qui m'ont conduit à travailler en collaboration avec d'autres disciplines scientifiques pour l'avancée du domaine du TALN. Ces derniers travaux sont notamment au centre de mes perspectives de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première partie du manuscrit est consacrée à une des problématiques historiques, à savoir la représentation du contenu écrit et parlé. Nous présentons nos travaux sur la robustesse des représentations face au langage, en prenant en considération le contexte des documents, ainsi que l'utilisation et la proposition de représentations latentes pour la classification de documents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nous voyons ensuite, dans la deuxième partie, certains des travaux que nous avons menés sur la performance et l'évaluation en traitement du langage, allant de l'analyse et la caractérisation des erreurs de reconnaissance automatique de la parole, à leur correction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La troisième partie montre l'évolution de mes activités de recherche, qui se sont alors orientées vers des problématiques interdisciplinaires pour le traitement du langage, avec nos travaux sur l'exploration des réseaux sociaux pour l'analyse d'événements, la détection de messages abusifs, et enfin le doublage vocal et la recommandation de voix.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La dernière partie résume mes activités de recherche, précisant les projets dans lesquels je me suis intégré, les différents encadrements d'étudiants auxquels j'ai pu participer, et mon implication dans le rayonnement et la vulgarisation scientifiques. Enfin, je termine ce manuscrit par une synthèse de ces différents travaux, me permettant de dresser une esquisse des activités de recherche futures dans lesquelles je souhaite m'impliquer à court, mais également à long terme, s'orientant assez largement vers des travaux interdisciplinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation-Based Multimodal Abuse Detection Through Text and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-025-01463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Social Determinants of Health Documentation in French EHRs Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (45427), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating how different versions of ChatGPT align with expert opinions on geriatric script concordance tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lilamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01334-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05387147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Graph Representation Learning For the Classification of Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.151303-151316. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3472474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: A Modular Pipeline for Extracting Character Networks from Narrative Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6574. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label classification for biomedical literature: an overview of the BioCreative VII LitCovid Track for COVID-19 literature topic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Allot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezarta Islamaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multimodale par plongements de texte et de graphes pour la détection de messages abusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la guitare sur YouTube : Partages et échanges, contributions et participations autour des tutoriels d’apprentissage de l’instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Partage, échange, contribution, participation (Partie II), 9 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised Bottleneck Features From Deep Autoencoders for Telephone Conversation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9), pp.1809-1820. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2718843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Word Error Rate on theme identification task of highly imperfect human–human conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ramírez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variability Space for LDA-based multi-view text categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multiview Representation of Documents Based on the Total Variability Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection using Principal Component Analysis for massive retweet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Detecting Spontaneous Speech: Application To Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware training: a tradeoff between training and fine-tuning for domain-specific language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AccML 2026 - 8th Workshop on Accelerated Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for Mixed-Precision Integer Weights, Activations and Embeddings in BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Analysis of Discrete Unit Representations in Speech Language Modeling Pre-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kamil Ekštein; Miloslav Konopík; Ondřej Pražák; František Pártl, Aug 2025, Erlangen, Germany. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACL-rlg: A Dataset for Reading List Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.488-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D. S. Hopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple but Effective Context Retrieval for Sequential Sentence Classification in Long Legal Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Argument mining Workshop, Vienna, Austria. Association for Computational Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025, Université d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Selective Masking A Key to Improving Domain Adaptation for Masked Language Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of French ASR Systems Based on Error Severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.5094-5101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Aizawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.05222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM, Au Rapport ! Extraction d'Informations Médicales entre Prompting, Fine-tuning et Post-correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Nazari Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme pour l'interprétation des métriques et pour mesurer la gravité des erreurs de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is Tokenization in French Medical Masked Language Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBenchmark: A Large Language Understanding Evaluation Benchmark for French Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima El Khettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zero-shot and Few-shot Study of Instruction-Finetuned Large Language Models Applied to Clinical and Biomedical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des modèles de langue à des domaines de spécialité par un masquage sélectif fondé sur le genre et les caractéristiques thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paradigm for Interpreting Metrics and Measuring Error Severity in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with Multiple Author-Integrated Revisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-Coling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot End-To-End Spoken Question Answering In Medical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de sélection automatique de réponses à des QCM dans le domaine médical : Présentation de la campagne DEFT 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labrak Yanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMistral: A Collection of Open-Source Pretrained Large Language Models for Medical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Annual Meeting of the Association for Computational Linguistics (ACL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de détection automatique des réponses correctes dans des QCMs liés au domaine médical : Présentation de la campagne DEFT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : Un corpus multi-labels d'articles scientifiques français dans le domaine biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR : un Corpus d'Articles Scientifiques Intégrant les ModIfications et Révisions des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Analyse et la Recherche de Textes Scientifiques, CORIA-TALN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NaviTerm : navigation terminologique pour une montée en compétence rapide et personnalisée sur un domaine de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: A Robust Pre-trained Model in French for Biomedical and Clinical domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61th Annual Meeting of the Association for Computational Linguistics (ACL'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: Un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS: An Open data set Integrating Human Perception Applied to the Evaluation of Automatic Speech Recognition Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue 2023 - Interspeech Satellite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Applied Sciences University of West Bohemia Plzeň (Pilsen); NTIS P2 Research Center University of West Bohemia Plzeň (Pilsen); Faculty of Informatics Masaryk University Brno, Sep 2023, Plzeň (Pilsen), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS : Un jeu de données intégrant la perception humaine appliquée à l'évaluation des métriques de transcription de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Global and Local Context in Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada. pp.714-722, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.acl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : A multi-label corpus of French scientific articles in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) Atelier sur l'Analyse et la Recherche de Textes Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Boudin, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text revision in Scientific Writing Assistance: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques automatiques pour l'évaluation des systèmes de Reconnaissance Automatique de la Parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES: An Open French Linguistically Enriched Part-of-Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrenchMedMCQA: A French Multiple-Choice Question Answering Dataset for Medical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOUHI 2022 @ Empirical Methods in Natural Language Processing (EMNLP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abou Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651510v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Language Model Rescoring in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERT meets d'Artagnan: Data Augmentation for Robust Character Detection in Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (COMHUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique d'examens écrits par approche neuronale profonde et attention croisée bidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team LIA/LS2N at BioCreative VII LitCovid Track: Multi-label Document Classification for COVID-19 Literature using Keyword Based Enhancement and Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative VII Challenge Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speaker pre-training on character voice representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing speaker-independent character information for acted voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Voice Representation Using Knowledge Distillation For Automatic Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Educational Corpus of Oral Courses: Annotation, Analysis and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes Twitter des candidats durant les campagnes municipales de 2020 à Lyon et Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sainty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du CREMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of ASR Adaptation in a Lecture Context: Application to the PASTEL Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.569-573, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@CLEF 2018: Mining events opinion argumentation from raw unlabeled Twitter data using convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Analysis of Tweet Content from Cultural Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France. pp.82-93, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Understanding in a Latent Topic-based Subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving multi-stream classification by mapping sequence-embedding in a high dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Neural Networks for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A log-linear weighting approach in the Word2vec space for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janod Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.356-361, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Long Short-Term Memory for multi-stream classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Stacked Autoencoders for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato De Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dialog states using an Author-Topic based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.544-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Normalization Techniques Applied to Latent Space Representations for Speech Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-space based setup of a neural network for theme identification of highly imperfect transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of word and semantic features for theme identification in telephone conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Spoken Dialog Systems (IWSDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Topic Model Based Representations for a Robust Theme Identification of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, CICLing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Le Caire, Egypt. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18117-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Human-Human Conversations with Features from Specific Speaker Type Hidden Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMBINED THEMATIC AND ACOUSTIC APPROACH FOR A MUSIC RECOMMENDATION SERVICE IN TV COMMERCIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Predicting Bursty Events: The Buzz Case Study on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de transcriptions automatiques imparfaites : Doit-on adapter le calcul du taux d'erreur-mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dialogue classification using a topic space representation and a Gaussian classifier based on the decision rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting by with a Little Help from the Crowd: Practical Approaches to Social Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrowdMM '14 International ACM Workshop on Crowdsourcing for Multimedia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660114.2660123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic-Based Approach for Post-processing Correction of Automatic Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, South Lake Tahoe, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-Based Topic Classification Approach from Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-topic based representation of call-center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Spoken Language Technology Workshop (SLT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc Project's Corpus: A Topic-based Query Extention Approach to Retrieve Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de thèmes latents pour la contextualisation de Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes du LIA à DEFT'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Representation of Short Text Messages with Latent Topics: Application in the Twitter context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 MusiClef Task: A Combined Thematic and Acoustic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@RepLab 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Replab: An evaluation campaign for Online Reputation Management Systems, Fourth International Conference of the CLEF initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event detection from image hosting services by slightly-supervised multi-span context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 11TH INTERNATIONAL WORKSHOP ON CONTENT-BASED MULTIMEDIA INDEXING (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, VESZPREM,, Hungary. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2013.6576563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Spoken Web Search Task: An I-Vector based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des régions d'erreurs dans des transcriptions de contenus multimédia : application à la recherche des noms de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.811 - 818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches pour la reconnaissance du rôle des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic error region detection and characterization in LVCSR transcriptions of TV news shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4445-4448, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription error recovery for Person Name Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Spontaneous Speech Characterization Applied to Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2011 : Compact Representation of Heterogeneous Descriptors for Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe de modèles locaux et globaux pour la caractérisation et la détection de segments de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic indexing of speech segments with spontaneity levels on large audio database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Searching Spontaneous Conversational Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Tokyo (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation on targeted speech segments for LVCSR system combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Merano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrections spécifiques du français sur les systèmes de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prepared speech to spontaneous speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.595, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1456223.1456345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting ASR outputs: specific solutions to specific errors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology (SLT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre performance et frugalité en TAL : Approches pour la réduction de la taille des (L)LMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université du Maine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03076867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: Relationships Extraction from NARrative Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWGE: Signed Whole-Graph Embedding methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard Dufour </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en Informatique - Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1203-9108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage et de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire des Sciences du Numérique de Nantes (LS2N)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique de la langue écrite et parlée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extraction d'information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des réseaux sociaux et Internet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reconnaissance automatique de la parole</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage automatique : business intelligence, innovation et recherche...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmie et programmation : architecture des ordinateurs, programmation C et C++, structure de données...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation orientée-objet : génie logiciel, langage UML, design patterns avancés, architecture des systèmes d'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau et sécurité : web et réseaux, architectures orientées services, sécurité des cartes à puce...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis mai 2023 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2022 : Membre du conseil scientifique du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cluster FAISTOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2022 : Responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe TALN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Traitement Automatique du Langage Naturel) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Florian Boudin (Responsable adjoint) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 2020-Septembre 2021 : Coordinateur de l'axe scientifique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et Cognition de l'Institut Carnot Cognition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordination avec Nuria Gala (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2020-Septembre 2021 : Responsable du Master Informatique parcours-type </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie du Logiciel de la Société Numérique (ILSEN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012-Septembre 2021 : Responsable de la Communication du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique (CERI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche ont débuté en reconnaissance automatique de la parole (RAP), en particulier sur le traitement de la parole spontanée. Cette thématique se retrouve dans le projet ANR EPAC, où mes travaux m'ont amené à m'intéresser à l'adaptation des modèles de RAP. J'ai également pu travailler sur l'extraction d'information à travers les systèmes de RAP, que l'on retrouve à la fois dans le projet ANR EPAC, pour la détection de la parole spontanée, mais également le projet ANR PERCOL, pour la reconnaissance et correction de noms propres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le spectre de mes thématiques de recherche s'est ensuite élargi pour travailler à la fois sur des documents écrits et parlés, avec comme point central la problématique de la représentation des mots contenus dans les documents en vue de leur utilisation pour d'autres tâches. Mes travaux m'ont alors amené à travailler sur des représentations de documents de plus haut niveau que le simple niveau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, que l'on retrouve en particulier dans le projet ANR SuMACC. La prise en compte de l'aspect temporel des mots et des documents a également fait partie de mes orientations scientifiques, que l'on retrouve dans le projet ANR ContNomina.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les problématiques en traitement du langage, intégrant une forte interdisciplinarité, ont pris une place de plus en plus importante dans les travaux de recherche dans lesquels je m'intègre depuis plusieurs années (projets GaFes, TheVoice et RePoGa). En particulier, ceux-ci ont fait émerger des problématiques d'évaluation originales, nécessitant la mise en place de cadres expérimentaux souvent inexistants (responsable du projet ANR DIETS). Nous avons donc oeuvré à la proposition de nouveaux cadres de travail dont la dimension sciences humaines a été un enjeu important, nous permettant également de proposer des approches originales comme par exemple pour l'exploration des réseaux sociaux numériques ou l'étude de la voix jouée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils open-source</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et al.) : un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://drbert.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil pour la détection de messages abusifs dans des conversations en ligne au moyen de caractéristiques liées au contenu et au graphe conversationnel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un outil de POS-tag (étiquetage morphosyntaxique) étendu pour le français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démo disponible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données diffusées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACHOS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : large corpus de données médicales (8 Go) collectées sur Internet et disponibles à des fins de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : un corpus de conversations de Wikipedia pour la détection de messages abusifs dans des conversations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (par </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : extension des POS tags (classes morphsyntaxiques) s'appuyant sur le corpus </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UD_French-GSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur projet ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Grands modèles de langue adaptables et souverains pour le domaine médical français. Partenaires : Clinique des données (CHU de Nantes), LIA (Avignon Université), LIS (Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR DIETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Diagnostic automatique des erreurs des systèmes de transcription de parole end-to-end à partir de leur réception par les utilisateurs. Projet JCJC. Experts impliqués : Jane Wottawa - LIUM (Le Mans Université), Arnaud Rey - LPC (Aix-Marseille Université), Yannick Estève et Mickaël Rouvier - LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CNRS-AID Naviterm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Montée en compétence des chercheurs sur un domaine de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2027 : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR Lexhnology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Modélisation linguistique et computationnelle de la structure discursive des textes juridiques appliquée à l'apprentissage des langues. Partenaires : CRINI (Nantes Université - Porteur), ATILF (Université de Lorraine), LAIRDIL (Université de Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet ANR The Voice : Etude de la voix de doublage. Partenaires : IRCAM (Porteur), Dubbing Brothers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Projet ANR GaFes : Etude des usages via des données collectées sur Internet et ré-éditorialisation des contenus captés ou produits par les internautes. Partenaires : Centre Norbert Elias (Avignon Université), Syllabs, GECE.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Projet ANR ContNomina : Reconnaissance des noms propres et contextualisation des systèmes de reconnaissance de la parole. Partenaire : LORIA (Université de Lorraine).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Projet ANR SuMACC : Identification de concepts multimédias par patrons de collaboration. Partenaires : Eurecom, Syllabs, Wikio.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Projet ANR PERCOL : Recherche de personnes dans des flux audiovisuels. Partenaires : Orange Labs, LIF (Aix-Marseille Université), LILF (Université de Lille).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Projet ANR EPAC : Transcription automatique de la parole spontanée. Partenaires : LIUM (Le Mans Université), IRIT (Université de Toulouse), LI (Université de Tours), LIA (Avignon Université).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeuriad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Xavier Pillet. Co-encadrement avec </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (anciennement Européenne des Données (EDD)) : Thèse CIFRE de Mohamed Bouaziz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse CIFRE de Killian Janod.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenidoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Alternance du Master de Yanis Labrak.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Projet interdisciplinaire MITO : Le Mythe d’un marché Immobilier Transparent grâce à l’Open data. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (fédération de recherche d'Avignon Université). Collaboration entre mathématiciens (LMA), géographes (ESPACE) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Projet interdisciplinaire RePoGa : Utilisation des sources d’information disponibles sur Internet pour comprendre les réseaux d’interaction des acteurs politiques d’un territoire ciblé. Financé par la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">structure Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">structure Agorantic (fédération de recherche d'Avignon Université). Collaboration entre sciences politiques (LBNC) et informatique (LIA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur d'ateliers et campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d'évaluation DEFT 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur la détection des réponses correctes dans des questions à choix multiples sur des données médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 juin 2023 : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier ARTS (Analyse et la Recherche de Textes scientifiques)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui se veut un lieu de rencontre et d’échange pour les chercheurs en Recherche d’Information (RI) et en Traitement Automatique des Langues (TAL) qui s’intéressent aux textes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des campagnes d'évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioCreative VII LitCovid Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'22 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC2 Miltilingual cultural mining and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSTC 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWSLT'14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT'13 (Défi Fouille de Textes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepLabs'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaEval'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et scientifique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024-...). </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très grands modèles de langue (LLM) pour le domaine médical français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Benoit Favre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des textes juridiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (33 %) et Laura Monceaux (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). Extraction d'information pour l'acces aux connaissances scientifiques. Co-encadrement avec Florian Boudin (40 %) et Béatrice Daille (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-...). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique des modèles en Traitement Automatique du Langage : compromis entre performance et ressources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Anastasia Volkova (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leane Jourdan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches neuronales pour la modélisation et l'analyse de la structure argumentative des articles de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Nicolas Hernandez (50 %) et Florian Boudin (30 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-...). </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la parole adapté au domaine médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2025). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compréhension de l'évaluation des systèmes de reconnaissance automatique de la parole : vers des métriques intégrant la perception humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Co-encadrement avec Jane Wottawa (33 %) et Mickaël Rouvier (33 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2024). </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du langage naturel pour la représentation de textes narratifs par réseaux de personnages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023). </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des graphes et du texte pour la modélisation de conversations: Application à la détection d'abus en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse ministérielle. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2022). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la caractérisation de l’information véhiculée par les voix actées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Bourse de thèse du projet ANR The Voice. Co-encadrement avec Jean-François Bonastre (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2020). </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : caractériser l’information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par la Fondation d'Avignon Université soutenue le 6 février 2020. Co-encadrement avec Vincent Labatut (30%) et Jean-François Bonastre (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents pour la classification de séquences dans des flux audiovisuels parallèles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise EDD soutenue le 6 décembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des documents par réseaux de neurones pour la compréhension de documents parlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse CIFRE avec l'entreprise Orkis soutenue le 27 novembre 2017. Co-encadrement avec Mohamed Morchid (30%) et Georges Linarès (40 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2014). </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations robustes de documents bruités dans des espaces homogènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse financée par le projet ANR SuMACC et soutenue le 25 novembre 2014. Co-encadrement avec Georges Linarès (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 12 mois - décembre 2024 à décembre 2025. Quantification des modèles de langues. Co-encadrement avec Xavier Pillet (40 %) et Anastasia Volkova (40 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 10 mois - mars à décembre 2024. Etude ces erreurs de reconnaissance automatique de la parole. Co-encadrement avec Jane Wottawa (80 %).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stagiaires recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Leguillier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Generation automatique de QCM pour le domaine biomédical. Co-encadrement avec Solen Quiniou (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Adaptation des modèles de langue au domaine biomédical. Co-encadrement avec Benoit Favre (50 %).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2024). Approches semi-supervisées pour la récupération des déterminants sociaux de santé dans un entrepôt de données hospitalier. Co-encadrement avec Pacôme Constant dit Beaufils (50 %), CHU de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Ciré Diallo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à juillet 2023). Portage et adaptation de modèles de langue ouverts sur une application d’aide à l’organisation de conférences multilingues. Co-encadrement avec Colin de la Higuera (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rima Boubekeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (5 mois - mars à juillet 2022). Génération automatique de hashtags pour des messsages textuels courts issus de Twitter. Co-encadrement avec Florian Boudin (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noé Cécillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2019). Exploration de caractéristiques d’embeddings de graphes pour la détection de messages abusifs. Co-encadrement avec Vincent Labatut (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (6 mois - février à août 2015). Recommandation de musiques de films. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Licence 2 et 3 (3 mois en 2014/2015). Réalisation d'un démonstrateur pour le projet ANR ContNomina. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alternants recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Raymondaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2021-2022). Explicabilité de réseaux de neurones profonds en traitement de la parole. Co-encadrement avec Mickaël Rouvier (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 1 et 2 (2020-2022). Traitement du langage pour l'analyse de comptes-rendus médicaux. Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Zenidoc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Aracil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master (2020-2021). Outils pour l’analyse de l’e-réputation d’hôtels. Co- encadrement avec Yannick Estève (50 %). Travaux réalisés dans le cadre de la collaboration industrielle avec l’entreprise Aha Concepts at Home Abroad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master 2 (2015-2017). Conception et réalisation de l'observatoire des festivals dans la cadre du projet ANR GaFes. Début de travaux de recherche en collaboration avec des sociologues du projet sur la réception de contenus numériques par les publics de festivals. Co-encadrement avec Georges Linarès (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion et responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe Traitement Automatique du Langage Naturel (TALN) du Laboratoire des Sciences du Numérique de Nantes (LS2N) depuis janv. 2022. Co-responsable : Florian Boudin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de l’axe scientifique Langage & Cognition de l’Institut Carnot Cognition (avril 2020-septembre 2021), s’agissant d’un des 4 axes scientifiques structurant l’institut composé de 22 laboratoires. En particulier, cet axe implique 7 laboratoires de recherche, pour environ 130 chercheurs. Co-coordination avec Nuria Gala (50 %)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu suppléant du conseil d'administration de l'Association Francophone de la Communication Parlée (AFCP) pour les mandats 2013-2015, 2015-2017 et 2021-2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil scientifique du Laboratoire Informatique d'Avignon (LIA) mars 2014 - septembre 2021. Participation régulière aux réunions ainsi qu'aux décisions du laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectures : IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) depuis 2010, ISCA InterSpeech (depuis 2010), IEEE EUSIPCO (depuis 2013), IEEE Signal Processing Letters (2013), IEEE/ACM Transactions on Audio, Speech, and Language Processing (2015), IEEE ASRU (depuis 2017), ACM Transactions on Knowledge Discovery from Data (2018), IEEE Access (2019), IEEE SLT (2020) Journées d'Études sur la Parole (JEP) (depuis 2010).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au comité de programme et comité scientifique de la conférence JEP 2014 au Mans (France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes : membre ISCA, IEEE, AFCP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LS2N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Depuis 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 au 14 octobre 2023, puis depuis le 1er septembre 2024, je suis professeur des universités au Laboratoire des Sciences du Numérique de Nantes (LS2N) au sein de l'équipe TALN. Je suis responsable de l'équipe TALN avec Florian Boudin. Mes centres d'intérêts actuels se sont principalement concentrés sur l'évaluation de systèmes de reconnaissance automatique de la parole ainsi que sur la modélisation du langage et la constitution de corpus. J'a notamment travaillé sur les modèles de langue masqués pour le domaine de la santé (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ainsi que sur les grands modèles de langue (Large Language Models - LLM) avec le </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR MALADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dont je suis le porteur. De façon plus large, je participe activement aux projets ANR MALADES, DIETS et Lexhnology, ainsi que le projet CNRS-AID Naviterm.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences au </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 au 1er septembre 2021, j'ai été maître de conférences au sein du Laboratoire Informatique d'Avignon (LIA). Mon profil initial, plutôt orienté vers la reconnaissance de la parole et l'extraction d'information dans les flux audio, évolue, d'une manière plus globale, vers le traitement automatique du langage. Mes centres d'intérêts actuels sont ainsi concentrés sur la reconnaissance de la parole, et notamment l'intégration de la théorie des possibilités (thèse de K. Janod) dans ces problématiques (mesures de confiance, modèles acoustiques...), sur la compréhension et l'indexation de la parole dans un contexte multimédia (projets ANR SuMACC, ContNomina, Percol… et thèse de M. Morchid), la délinéarisation de flux vidéos (thèse de M. Bouaziz), ou encore l'extraction d'information dans les réseaux sociaux (travaux autour de Twitter durant la campagne d'évaluation RepLab, ainsi que des travaux de thèse avec M. Morchid sur la caractérisation du phénomène de retweet). Je suis également impliqué dans différentes projets financés par l'Agence Nationale de la Recherche (ANR) ainsi que dans différentes campagnes d'évaluation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat à </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De juin 2011 à juin 2012, j'ai été post-doctorant au sein de l'entreprise Orange Labs, à Lannion. J'ai travaillé principalement sur la détection, la caractérisation et la correction d'erreurs dans les transcriptions automatiques. L'objectif de ces travaux de recherche était de retrouver les régions d'erreurs (erreurs consécutives) des transcriptions en sortie des systèmes de reconnaissance de la parole ainsi que de les catégoriser afin de mieux comprendre la nature de l'erreur. Ainsi, la nature de ces erreurs peut être diverse : erreurs de noms de personnes, de noms propres, ou encore dues au phénomène de l'homophonie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dans la continuité de ces travaux de détection, nos travaux se sont orientés ensuite vers la correction des erreurs de noms de personnes dans les transcriptions automatiques, avec un lien direct avec le défi REPERE. Les erreurs sur ces noms ont un impact direct, par exemple, dans une problématique d'indexation des documents. Nous avons donc cherché à les corriger automatiquement en utilisant la détection des régions d'erreurs précédemment proposée. Nous avons appliqué une technique de correction au niveau phonétique. En effet, les mots mal transcrits fournis par un système de transcription peuvent être très proches phonétiquement du nom des personnes que nous devions retrouver. Le principe de cette approche est de comparer la séquence phonétique de la région d'erreurs avec l'ensemble des séquences phonétiques des noms de personnes contenues dans un dictionnaire. Le nom de personnes le plus proche de la séquence phonétique de la région d'erreurs est alors choisi comme correction. Par exemple, le nom Sébastien Chabal (&amp;quot;s ei b a s t i in ch a b a l&amp;quot;) est le plus proche phonétiquement de la région d'erreurs avec la séquence phonétique &amp;quot;s ei b a t i in ch a r a d e&amp;quot; (c'est bah tiens charade).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séjour de Recherche à </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M*Modal 3M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai eu l'occasion d'effectuer un séjour de recherche de 4 mois (juin à octobre 2010) dans l'entreprise M*Modal à Pittsburgh (Etats-Unis). Cette entreprise a pour activité principale la transcription parfaite de rapports médicaux.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail s'est porté sur la problématique de la phonétisation automatique des mots du dictionnaire de prononciation du système de transcription de l'entreprise. Un des enjeux a été de proposer des mesures de confiance pour chaque phonétisation automatique proposée par l'outil de Grapheme-To-Phoneme. Cette mesure de confiance a pour utilité principale de guider les corrections manuelles de ces phonétisations : les correcteurs humains se focalisent en priorité sur les mots étant très mal phonétisés automatiquement (mesure de confiance faible). Dans la continuité de ces travaux, j'ai également proposé une solution permettant de choisir automatiquement la ou les meilleures prononciations automatiques d'un mot en s'aidant des documents audio.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attaché Temporaire de Recherche au </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'octobre 2010 à juin 2011, j'ai été Attaché Temporaire d'Enseignement et de Recherche (ATER) à mi-temps au Laboratoire d'Informatique de le Mans Université (LIUM). J'ai notamment étudié la possibilité d'appliquer le détecteur de type de parole afin de caractériser les documents multimédias, particulièrement sur la problématique de la reconnaissance des rôles de locuteurs. Les premiers travaux réalisés ont cherché à mettre en lumière le lien existant entre la spontanéité de la parole et le rôle d'un locuteur dans une émission. Pour ce faire, une étude précise a été menée afin de quantifier un type de parole par rapport à un rôle de locuteur ou à un type d'émission. En effet, nous voulions vérifier expérimentalement, par exemple, qu'un journaliste tend à préparer son discours, alors qu'une personne interviewée aurait tendance à avoir un discours moins structuré et moins fluide, donc une parole plus spontanée. Pour mener à bien cette étude, un corpus de 100 heures d'émissions radiophoniques, annoté manuellement en rôles de locuteurs et types d'émissions, a été utilisé (corpus fourni dans la cadre du projet EPAC), sur lequel j'ai appliqué le détecteur de type de parole développé durant ma thèse.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde partie de mes travaux a alors cherché à reconnaître automatiquement le rôle des locuteurs dans des émissions radiophoniques avec l'utilisation des caractéristiques issues de mes travaux sur la détection de la parole spontanée. Nous voulions donc démontrer qu'il était possible de proposer un système de détection de rôles alternatif à ceux existants en nous appuyant sur notre système de détection du type de parole. Les résultats obtenus ont permis de montrer qu'une reconnaissance des rôles était possible au moyen de cette approche : 74,4% des locuteurs ont été associés avec leur rôle correct.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Informatique (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 1er décembre 2010 à Le Mans Université.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-00595465/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présidente</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Martine ADDA-DECKER (LPP/CNRS - Université de Paris 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume GRAVIER (IRISA/CNRS - Université de Rennes 1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Denis JOUVET (LORIA/INRIA - Université de Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paul DELÉGLISE (LIUM - Le Mans Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTÈVE (LIUM - Le Mans Université)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de Reconnaissance Automatique de la Parole (RAP) atteignent actuellement des performances suffisantes pour être intégrés dans diverses applications (dialogue homme-machine, recherche d'information, indexation automatique...). Cependant, dans le cadre de la reconnaissance automatique de la parole continue à grand vocabulaire, que l'on utilise par exemple pour transcrire des émissions radiophoniques d'information, la qualité des transcriptions varie selon le type de parole contenu dans les documents. En effet, les systèmes de RAP ont beaucoup plus de facilité à transcrire de la parole préparée, proche d'un texte lu, que de la parole spontanée, caractérisée par de nombreuses spécificités (disfluences, agrammaticalité, baisse de la fluidité de la parole...).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le travail de cette thèse vise le traitement de la parole spontanée et s'inscrit dans le cadre du projet EPAC (Exploration de masse de documents audio pour l'extraction et le traitement de la PArole Conversationnelle). L'objectif principal est de proposer des solutions pour améliorer les performances des systèmes de RAP sur ce type de parole. Nous avons choisi d'aborder, dans notre travail, la parole spontanée en tant qu'objet d'étude particulier nécessitant des traitements spécifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ainsi, dans un premier temps, nous proposons un outil de détection automatique de la parole spontanée, basé sur les spécificités de ce type de parole. Cet outil est très important puisqu'il nous permet, dans un deuxième temps, de proposer une approche non-supervisée d'adaptation des modèles acoustiques et des modèles de langage du système de RAP à la parole spontanée, en sélectionnant automatiquement les segments contenant ce type de parole. La transcription résultant de cette adaptation propose des hypothèses de reconnaissance différentes de celles fournies par le système de base. La combinaison de ces deux propositions de transcription permet d'observer une réduction significative du taux d'erreur-mot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce besoin de solutions spécifiques a finalement orienté une partie de notre travail vers la correction d'un problème particulièrement présent en français : l'homophonie. Nous cherchons alors à corriger les transcriptions, fournies par un système de RAP, au moyen d'une méthode proposant des solutions spécifiques à certains problèmes particuliers de l'homophonie. L'approche se focalise sur la correction de certaines erreurs, auxquelles une solution particulière est proposée. Cette méthode, en post-traitement des systèmes de RAP, corrige certains mots et classes de mots homophones, indépendamment du système de RAP utilisé.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches - HDR (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique du langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 8 décembre 2020 à Avignon Université.Manuscrit disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/tel-03076867/document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Philippe LANGLAIS (DIRO - Université de Montréal)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie ROSSET (LIMSI - Université Paris-Saclay)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pascale SEBILLOT (IRISA - Université de Rennes 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examinateurs</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François BONASTRE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Yannick ESTEVE (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel ETHIS (INSEAC, CNAM - Guingamp)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Georges LINARES (LIA - Avignon Université)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel MORIN (LS2N - Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le traitement automatique du langage naturel (TALN) est un vaste domaine de recherche intégrant de nombreuses thématiques scientifiques (reconnaissance automatique de la parole, indexation automatique de documents, traduction automatique, synthèse vocale...). Grâce aux avancées obtenues au fil des dernières décennies dans chacune de ces thématiques, de nombreux outils et services ont pris vie hors des laboratoires de recherche pour atteindre le tissu socio-économique, et plus généralement le grand public, avec en fer de lance les assistants vocaux intelligents. Malgré ces grandes avancées, le TALN reste un domaine de recherche très actif, avec de nombreuses problématiques scientifiques ouvertes, considérant le fait que le langage, tout comme les usages de la société, ne sont pas figés mais en constante évolution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce manuscrit propose un panorama des différents travaux de recherche auxquels j'ai pu participer ces dernières années, principalement en tant que maître de conférences au LIA, mettant alors en perspective l'évolution de mes travaux, qui m'ont conduit à travailler en collaboration avec d'autres disciplines scientifiques pour l'avancée du domaine du TALN. Ces derniers travaux sont notamment au centre de mes perspectives de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première partie du manuscrit est consacrée à une des problématiques historiques, à savoir la représentation du contenu écrit et parlé. Nous présentons nos travaux sur la robustesse des représentations face au langage, en prenant en considération le contexte des documents, ainsi que l'utilisation et la proposition de représentations latentes pour la classification de documents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nous voyons ensuite, dans la deuxième partie, certains des travaux que nous avons menés sur la performance et l'évaluation en traitement du langage, allant de l'analyse et la caractérisation des erreurs de reconnaissance automatique de la parole, à leur correction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La troisième partie montre l'évolution de mes activités de recherche, qui se sont alors orientées vers des problématiques interdisciplinaires pour le traitement du langage, avec nos travaux sur l'exploration des réseaux sociaux pour l'analyse d'événements, la détection de messages abusifs, et enfin le doublage vocal et la recommandation de voix.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La dernière partie résume mes activités de recherche, précisant les projets dans lesquels je me suis intégré, les différents encadrements d'étudiants auxquels j'ai pu participer, et mon implication dans le rayonnement et la vulgarisation scientifiques. Enfin, je termine ce manuscrit par une synthèse de ces différents travaux, me permettant de dresser une esquisse des activités de recherche futures dans lesquelles je souhaite m'impliquer à court, mais également à long terme, s'orientant assez largement vers des travaux interdisciplinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating how different versions of ChatGPT align with expert opinions on geriatric script concordance tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lilamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01334-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05387147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Social Determinants of Health Documentation in French EHRs Using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hmitouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (45427), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation-Based Multimodal Abuse Detection Through Text and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.124. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-025-01463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Graph Representation Learning For the Classification of Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.151303-151316. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3472474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: A Modular Pipeline for Extracting Character Networks from Narrative Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6574. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label classification for biomedical literature: an overview of the BioCreative VII LitCovid Track for COVID-19 literature topic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Allot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezarta Islamaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multimodale par plongements de texte et de graphes pour la détection de messages abusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la guitare sur YouTube : Partages et échanges, contributions et participations autour des tutoriels d’apprentissage de l’instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Partage, échange, contribution, participation (Partie II), 9 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised Bottleneck Features From Deep Autoencoders for Telephone Conversation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9), pp.1809-1820. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2718843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Word Error Rate on theme identification task of highly imperfect human–human conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ramírez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variability Space for LDA-based multi-view text categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multiview Representation of Documents Based on the Total Variability Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Detecting Spontaneous Speech: Application To Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection using Principal Component Analysis for massive retweet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware training: a tradeoff between training and fine-tuning for domain-specific language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AccML 2026 - 8th Workshop on Accelerated Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for Mixed-Precision Integer Weights, Activations and Embeddings in BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D. S. Hopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.488-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Analysis of Discrete Unit Representations in Speech Language Modeling Pre-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kamil Ekštein; Miloslav Konopík; Ondřej Pražák; František Pártl, Aug 2025, Erlangen, Germany. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACL-rlg: A Dataset for Reading List Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubert-Béduchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple but Effective Context Retrieval for Sequential Sentence Classification in Long Legal Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Argument mining Workshop, Vienna, Austria. Association for Computational Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte dans la classification séquentielle de phrases pour les documents longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025, Université d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Selective Masking A Key to Improving Domain Adaptation for Masked Language Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of French ASR Systems Based on Error Severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.5094-5101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Aizawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.05222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM, Au Rapport ! Extraction d'Informations Médicales entre Prompting, Fine-tuning et Post-correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Nazari Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Important Is Tokenization in French Medical Masked Language Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zero-shot and Few-shot Study of Instruction-Finetuned Large Language Models Applied to Clinical and Biomedical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBenchmark: A Large Language Understanding Evaluation Benchmark for French Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima El Khettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition Applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme pour l'interprétation des métriques et pour mesurer la gravité des erreurs de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Tokenization and Self-Supervised Learning in End-to-End Automatic Speech Recognition applied on French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paradigm for Interpreting Metrics and Measuring Error Severity in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with Multiple Author-Integrated Revisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-Coling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des modèles de langue à des domaines de spécialité par un masquage sélectif fondé sur le genre et les caractéristiques thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Belfathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot End-To-End Spoken Question Answering In Medical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMistral: A Collection of Open-Source Pretrained Large Language Models for Medical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Annual Meeting of the Association for Computational Linguistics (ACL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de sélection automatique de réponses à des QCM dans le domaine médical : Présentation de la campagne DEFT 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labrak Yanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NaviTerm : navigation terminologique pour une montée en compétence rapide et personnalisée sur un domaine de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: A Robust Pre-trained Model in French for Biomedical and Clinical domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61th Annual Meeting of the Association for Computational Linguistics (ACL'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DrBERT: Un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS: An Open data set Integrating Human Perception Applied to the Evaluation of Automatic Speech Recognition Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Applied Sciences University of West Bohemia Plzeň (Pilsen); NTIS P2 Research Center University of West Bohemia Plzeň (Pilsen); Faculty of Informatics Masaryk University Brno, Sep 2023, Plzeň (Pilsen), Czech Republic. pp.164-175, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : Un corpus multi-labels d'articles scientifiques français dans le domaine biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches et systèmes de détection automatique des réponses correctes dans des QCMs liés au domaine médical : Présentation de la campagne DEFT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMIR : un Corpus d'Articles Scientifiques Intégrant les ModIfications et Révisions des auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Analyse et la Recherche de Textes Scientifiques, CORIA-TALN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HATS : Un jeu de données intégrant la perception humaine appliquée à l'évaluation des métriques de transcription de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Global and Local Context in Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada. pp.714-722, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.acl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text revision in Scientific Writing Assistance: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFITT : A multi-label corpus of French scientific articles in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) Atelier sur l'Analyse et la Recherche de Textes Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Boudin, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrenchMedMCQA: A French Multiple-Choice Question Answering Dataset for Medical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOUHI 2022 @ Empirical Methods in Natural Language Processing (EMNLP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abou Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651510v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTILLES: An Open French Linguistically Enriched Part-of-Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures linguistiques automatiques pour l'évaluation des systèmes de Reconnaissance Automatique de la Parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Language Model Rescoring in Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bañeras Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERT meets d'Artagnan: Data Augmentation for Robust Character Detection in Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (COMHUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique d'examens écrits par approche neuronale profonde et attention croisée bidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing speaker-independent character information for acted voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speaker pre-training on character voice representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team LIA/LS2N at BioCreative VII LitCovid Track: Multi-label Document Classification for COVID-19 Literature using Keyword Based Enhancement and Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Labrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative VII Challenge Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Voice Representation Using Knowledge Distillation For Automatic Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique de représentation de voix à l’aide d’une distillation de la connaissance pour le casting vocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.280-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798550v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Röth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798582v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Educational Corpus of Oral Courses: Annotation, Analysis and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes Twitter des candidats durant les campagnes municipales de 2020 à Lyon et Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sainty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du CREMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of ASR Adaptation in a Lecture Context: Application to the PASTEL Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mdhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.569-573, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Analysis of Tweet Content from Cultural Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France. pp.82-93, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@CLEF 2018: Mining events opinion argumentation from raw unlabeled Twitter data using convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Neural Networks for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Understanding in a Latent Topic-based Subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving multi-stream classification by mapping sequence-embedding in a high dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A log-linear weighting approach in the Word2vec space for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janod Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.356-361, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Long Short-Term Memory for multi-stream classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Stacked Autoencoders for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato De Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dialog states using an Author-Topic based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.544-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Normalization Techniques Applied to Latent Space Representations for Speech Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of word and semantic features for theme identification in telephone conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Spoken Dialog Systems (IWSDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-space based setup of a neural network for theme identification of highly imperfect transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Topic Model Based Representations for a Robust Theme Identification of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, CICLing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Le Caire, Egypt. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18117-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting by with a Little Help from the Crowd: Practical Approaches to Social Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrowdMM '14 International ACM Workshop on Crowdsourcing for Multimedia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660114.2660123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic-Based Approach for Post-processing Correction of Automatic Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Language Translation (IWSLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, South Lake Tahoe, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de transcriptions automatiques imparfaites : Doit-on adapter le calcul du taux d'erreur-mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dialogue classification using a topic space representation and a Gaussian classifier based on the decision rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMBINED THEMATIC AND ACOUSTIC APPROACH FOR A MUSIC RECOMMENDATION SERVICE IN TV COMMERCIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Predicting Bursty Events: The Buzz Case Study on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Human-Human Conversations with Features from Specific Speaker Type Hidden Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-Based Topic Classification Approach from Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-topic based representation of call-center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Spoken Language Technology Workshop (SLT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe United States. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc Project's Corpus: A Topic-based Query Extention Approach to Retrieve Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de thèmes latents pour la contextualisation de Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Representation of Short Text Messages with Latent Topics: Application in the Twitter context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes du LIA à DEFT'13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 MusiClef Task: A Combined Thematic and Acoustic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA@RepLab 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Replab: An evaluation campaign for Online Reputation Management Systems, Fourth International Conference of the CLEF initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event detection from image hosting services by slightly-supervised multi-span context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 11TH INTERNATIONAL WORKSHOP ON CONTENT-BASED MULTIMEDIA INDEXING (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, VESZPREM,, Hungary. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2013.6576563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Spoken Web Search Task: An I-Vector based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des régions d'erreurs dans des transcriptions de contenus multimédia : application à la recherche des noms de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.811 - 818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches pour la reconnaissance du rôle des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic error region detection and characterization in LVCSR transcriptions of TV news shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4445-4448, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription error recovery for Person Name Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Spontaneous Speech Characterization Applied to Speaker Role Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2011 : Compact Representation of Heterogeneous Descriptors for Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe de modèles locaux et globaux pour la caractérisation et la détection de segments de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic indexing of speech segments with spontaneity levels on large audio database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Searching Spontaneous Conversational Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent research work at LIUM based on the use of CMU Sphinx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMU SPUD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dallas (Texas), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Tokyo (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised model adaptation on targeted speech segments for LVCSR system combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global models for spontaneous speech segment detection and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ASRU 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Merano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrections spécifiques du français sur les systèmes de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting ASR outputs: specific solutions to specific errors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Spoken Language Technology (SLT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prepared speech to spontaneous speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.595, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1456223.1456345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre performance et frugalité en TAL : Approches pour la réduction de la taille des (L)LMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université du Maine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage : Études et apports aux frontières de l’interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03076867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: Relationships Extraction from NARrative Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWGE: Signed Whole-Graph Embedding methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC760765"/>
+    <w:nsid w:val="3416BF6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D477D81B"/>
+    <w:nsid w:val="638BA9B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DAEBA07F"/>
+    <w:nsid w:val="88534DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D57FAA4"/>
+    <w:nsid w:val="ECE0A3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E447E42B"/>
+    <w:nsid w:val="FAFEE7EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E404DEE9"/>
+    <w:nsid w:val="812A4706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8333BAF7"/>
+    <w:nsid w:val="ABC61098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9BCC3902"/>
+    <w:nsid w:val="629E900A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="51554A30"/>
+    <w:nsid w:val="0BD7C1C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9C522373"/>
+    <w:nsid w:val="DD9A7D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="269668EF"/>
+    <w:nsid w:val="279EAA52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="25D04611"/>
+    <w:nsid w:val="6C8FAA74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0B541953"/>
+    <w:nsid w:val="1EF3A869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2030,51 +2030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3F36B0E4"/>
+    <w:nsid w:val="E5BE938A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2178,51 +2178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F5CFB334"/>
+    <w:nsid w:val="766E0527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F89A79C2"/>
+    <w:nsid w:val="964E96A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2474,51 +2474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F2EB7FDD"/>
+    <w:nsid w:val="FCB8180B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2622,51 +2622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CC338512"/>
+    <w:nsid w:val="09B4E05D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1203-9108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ls2n.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taln.ls2n.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fame.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://next-isite.fr/faistos/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-cognition.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/formations/master-informatique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/Dr-BERT/DrBERT-7GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qanastek.github.io" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/adrien-bazoge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drbert.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/Alert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/noe-cecillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qanastek/pos-french" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/spaces/qanastek/French-Part-Of-Speech-Tagging" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/WikiSynch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/qanastek/ANTILLES" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universaldependencies.org/treebanks/fr_gsd/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-adaptable-and-sovereign-large-language-models-for-the-french-medical-domain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr-diets.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs-naviterm.github.io" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lexhnology.hypotheses.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.valeuriad.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avolkova.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aday.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orkis.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenidoc.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft2023.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arts2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biocreative.bioinformatics.udel.edu/tasks/biocreative-vii/track-5/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.lisn.upsaclay.fr/2022/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termwatch.es/talne/spip/?debut_articles=10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop.colips.org/dstc5/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop2014.iwslt.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defi-repere.fr/index.php?id=7&amp;L=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deft.limsi.fr/2013/index.php?id=1&amp;lang=en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limosine-project.eu/events/replab2013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multimediaeval.org/mediaeval2013/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s405881" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s390123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s364606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s359477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s321701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AVIG0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-02938152/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01774242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01824741/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01202157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-grands-modeles-de-langue-adaptables-et-souverains-pour-le-domaine-medical-francais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orange.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3m.com/3M/en_US/health-information-systems-us/create-time-to-care/clinician-solutions/speech-recognition/fluency-direct/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lium.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00595465/document" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867/document" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993092v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01463-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hmitouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29987-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Decaix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01334-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezarta Islamaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Du" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4288" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Janod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2718843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2015.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert-B&#233;duchaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071803v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Nazari Hashemi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebbag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472399v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Khettari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrak Yanis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621178v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056658v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130214v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053934v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696042v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824241v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426326v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-50" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846269" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107532v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Killian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846289" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato De Mori" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-63" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107641v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339956v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404815" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293908v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_44" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319769v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319782v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853571" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318338v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Loni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Georgescu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riegler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660123" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318662v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078577" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319787v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouvier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319779v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576563" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356478v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356284v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288906" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194268v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356750v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456345" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1203-9108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ls2n.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taln.ls2n.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fame.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://next-isite.fr/faistos/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-cognition.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/formations/master-informatique/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceri.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/Dr-BERT/DrBERT-7GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qanastek.github.io" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/adrien-bazoge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drbert.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/Alert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/noe-cecillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qanastek/pos-french" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/spaces/qanastek/French-Part-Of-Speech-Tagging" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/CompNet/WikiSynch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/qanastek/ANTILLES" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universaldependencies.org/treebanks/fr_gsd/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-adaptable-and-sovereign-large-language-models-for-the-french-medical-domain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr-diets.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs-naviterm.github.io" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lexhnology.hypotheses.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.valeuriad.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avolkova.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aday.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orkis.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenidoc.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft2023.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arts2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biocreative.bioinformatics.udel.edu/tasks/biocreative-vii/track-5/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.lisn.upsaclay.fr/2022/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://termwatch.es/talne/spip/?debut_articles=10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop.colips.org/dstc5/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://workshop2014.iwslt.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defi-repere.fr/index.php?id=7&amp;L=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deft.limsi.fr/2013/index.php?id=1&amp;lang=en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limosine-project.eu/events/replab2013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multimediaeval.org/mediaeval2013/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s405881" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s390123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s364606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s359477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s321701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AVIG0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-02938152/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01774242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01824741/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01202157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/universite/vision-strategie-et-grands-projets/malades-grands-modeles-de-langue-adaptables-et-souverains-pour-le-domaine-medical-francais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orange.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3m.com/3M/en_US/health-information-systems-us/create-time-to-care/clinician-solutions/speech-recognition/fluency-direct/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lium.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00595465/document" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867/document" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Decaix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01334-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hmitouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29987-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993092v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01463-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezarta Islamaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Du" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4288" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Janod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2718843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2015.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225350v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert-B&#233;duchaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071803v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tholly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Nazari Hashemi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebbag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472399v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470883v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Khettari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras-Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715397" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615039v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684874v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621178v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrak Yanis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130218v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053934v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824241v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696042v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688029v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ba&#241;eras Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712735v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572383v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798550v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496700v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2661" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580578v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Ollivier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107532v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-50" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846269" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Killian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846289" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356410v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846268" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356395v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato De Mori" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-63" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107641v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339956v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404815" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_44" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318338v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Loni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Georgescu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riegler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660123" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319782v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318674v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853571" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319806v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319771v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318662v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078577" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319787v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouvier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339909v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576563" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356478v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356284v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288906" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356295v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433512v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433896v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434933v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194268v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433900v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433914v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434038v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356750v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456345" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595465v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03076867v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>