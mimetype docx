--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -382,981 +382,981 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Vossius (1618–1689) : L'Érudition en Transition</w:t>
+                <w:t xml:space="preserve">Jacques Cujas et la circulation européenne du savoir juridique : humanisme, exil et République des Lettres (XVIᵉ–début XVIIᵉ siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388670v1</w:t>
+                <w:t xml:space="preserve">hal-05415616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fondation de l'Université de Leyde (1575) : L'Héritage des Exilés Huguenots et la Dynastie du Jon.</w:t>
+                <w:t xml:space="preserve">Constantijn Huygens (1596-1687) : L'Homme Universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388696v1</w:t>
+                <w:t xml:space="preserve">hal-05388698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Cavalerie à l'Interposition : L'adaptation du 1er Régiment de Dragons à la guerre de Yougoslavie</w:t>
+                <w:t xml:space="preserve">Preuve de la présence anglaise à Neuf-Église (Puy-de-Dôme) : Vestiges d'une occupation et résilience monétaire (1357-1554)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388701v1</w:t>
+                <w:t xml:space="preserve">hal-05388689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cujas and the European Circulation of Legal Knowledge: Humanism, Exile, and the Republic of Letters (Sixteenth–Early Seventeenth Century)</w:t>
+                <w:t xml:space="preserve">De la Cavalerie à l'Interposition : L'adaptation du 1er Régiment de Dragons à la guerre de Yougoslavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415609v1</w:t>
+                <w:t xml:space="preserve">hal-05388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Pierre LECOQ (1883-1934) : De la Cavalerie à l'Arme Aérienne, le Destin d'un Officier Auvergnat</w:t>
+                <w:t xml:space="preserve">La Fondation de l'Université de Leyde (1575) : L'Héritage des Exilés Huguenots et la Dynastie du Jon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388681v1</w:t>
+                <w:t xml:space="preserve">hal-05388696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve de la présence anglaise à Neuf-Église (Puy-de-Dôme) : Vestiges d'une occupation et résilience monétaire (1357-1554)</w:t>
+                <w:t xml:space="preserve">Isaac Vossius (1618–1689) : L'Érudition en Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388689v1</w:t>
+                <w:t xml:space="preserve">hal-05388670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux Limites de la Raison : La Fatigue de Blaise Pascal et l'Adieu à la Géométrie (1659)</w:t>
+                <w:t xml:space="preserve">Jacques Cujas and the European Circulation of Legal Knowledge: Humanism, Exile, and the Republic of Letters (Sixteenth–Early Seventeenth Century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388694v1</w:t>
+                <w:t xml:space="preserve">hal-05415609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Olympe à la Malle Noire : La Chute et l'Évasion Spectaculaire de Carlos Ghosn</w:t>
+                <w:t xml:space="preserve">Félix Pierre LECOQ (1883-1934) : De la Cavalerie à l'Arme Aérienne, le Destin d'un Officier Auvergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388685v1</w:t>
+                <w:t xml:space="preserve">hal-05388681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars 1943 en Combrailles : Le Mystère des Graffitis Politiques et les Prémices de la Résistance</w:t>
+                <w:t xml:space="preserve">Aux Limites de la Raison : La Fatigue de Blaise Pascal et l'Adieu à la Géométrie (1659)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388677v1</w:t>
+                <w:t xml:space="preserve">hal-05388694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Embûche des Chaumes du Puy : Résistance, Tragédie et Mémoire en Combrailles</w:t>
+                <w:t xml:space="preserve">De l'Olympe à la Malle Noire : La Chute et l'Évasion Spectaculaire de Carlos Ghosn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388679v1</w:t>
+                <w:t xml:space="preserve">hal-05388685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique et mémorielle des 277 victimes auvergnates de la déportation et des camps (1942-1945)</w:t>
+                <w:t xml:space="preserve">Mars 1943 en Combrailles : Le Mystère des Graffitis Politiques et les Prémices de la Résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388676v1</w:t>
+                <w:t xml:space="preserve">hal-05388677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelin (1990-2025) : Performance Boursière, Crises et Passage de la Croissance de Volume à la Valeur</w:t>
+                <w:t xml:space="preserve">L'Embûche des Chaumes du Puy : Résistance, Tragédie et Mémoire en Combrailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388682v1</w:t>
+                <w:t xml:space="preserve">hal-05388679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHAMBRICOUX</w:t>
+                <w:t xml:space="preserve">Michelin (1990-2025) : Performance Boursière, Crises et Passage de la Croissance de Volume à la Valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388691v1</w:t>
+                <w:t xml:space="preserve">hal-05388682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cujas et la circulation européenne du savoir juridique : humanisme, exil et République des Lettres (XVIᵉ–début XVIIᵉ siècle)</w:t>
+                <w:t xml:space="preserve">Analyse statistique et mémorielle des 277 victimes auvergnates de la déportation et des camps (1942-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415616v1</w:t>
+                <w:t xml:space="preserve">hal-05388676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantijn Huygens (1596-1687) : L'Homme Universel</w:t>
+                <w:t xml:space="preserve">CHAMBRICOUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388698v1</w:t>
+                <w:t xml:space="preserve">hal-05388691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avez-vous un ancêtre anarchiste ? Ou, l’anarchisme dans le Puy-de-Dôme au 19e siècle.</w:t>
               </w:r>
@@ -1443,151 +1443,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map of old measurements of the Puy-de-Dôme department by Richard Dujon According to the old local measurements of the Massif Central under the direction of Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Map of the old measures of the district of Riom, by Richard Dujon, according to the old local measurements of the Massif Central under the direction of Pierre Charbonnier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968553v1</w:t>
+                <w:t xml:space="preserve">hal-02962021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map of the old measures of the district of Riom, by Richard Dujon, according to the old local measurements of the Massif Central under the direction of Pierre Charbonnier.</w:t>
+                <w:t xml:space="preserve">Map of old measurements of the Puy-de-Dôme department by Richard Dujon According to the old local measurements of the Massif Central under the direction of Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962021v1</w:t>
+                <w:t xml:space="preserve">hal-02968553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1663,51 +1663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7CD3C88"/>
+    <w:nsid w:val="7A79318B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1894,51 +1894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dujon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-5140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02964173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dujon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02956524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par Richard Dujon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02968553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dujon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-5140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02964173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dujon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02956524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05388691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02958440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par Richard Dujon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02968553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>