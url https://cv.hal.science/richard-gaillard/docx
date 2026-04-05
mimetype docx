--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -825,338 +825,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
+                <w:t xml:space="preserve">Se loger, habiter son logement: un marché immobilier assez détendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Travers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daniel</w:t>
+                <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
+              <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-91, 2017, Des sociétés, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538579v1</w:t>
+                <w:t xml:space="preserve">hal-02267008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se loger, habiter son logement: un marché immobilier assez détendu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.9-28, 2017, 978-2-7535-5376-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02267008v1</w:t>
+                <w:t xml:space="preserve">hal-02495130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-28, 2017, 978-2-7535-5376-7</w:t>
+              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495130v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1488,510 +1488,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandataire judiciaire : un travailleur social comme les autres</w:t>
+                <w:t xml:space="preserve">La protection des jeunes majeurs vulnérables. Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119985v1</w:t>
+                <w:t xml:space="preserve">hal-03119976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des jeunes majeurs vulnérables. Enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Socio- histoire de la protection tutélaire de 1898 à 2009 : quels changements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119976v1</w:t>
+                <w:t xml:space="preserve">hal-03119969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio- histoire de la protection tutélaire de 1898 à 2009 : quels changements ?</w:t>
+                <w:t xml:space="preserve">Mandataire judiciaire : un travailleur social comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119969v1</w:t>
+                <w:t xml:space="preserve">hal-03119985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions entre projet social et contrainte budgétaire</w:t>
+                <w:t xml:space="preserve">Identités et finalités des tutelles après la réforme de 2007 : changement ou continuité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Non spécifié, France</w:t>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254915v1</w:t>
+                <w:t xml:space="preserve">hal-03254928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités et finalités des tutelles après la réforme de 2007 : changement ou continuité ?</w:t>
+                <w:t xml:space="preserve">Paroles sur le surendettement : enjeux symboliques des dettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254928v1</w:t>
+                <w:t xml:space="preserve">hal-03254939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles sur le surendettement : enjeux symboliques des dettes</w:t>
+                <w:t xml:space="preserve">Sécurité et sentiment d’insécurité : lecture sociologique de ces notions dans une problématique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254939v1</w:t>
+                <w:t xml:space="preserve">hal-03254945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité et sentiment d’insécurité : lecture sociologique de ces notions dans une problématique urbaine</w:t>
+                <w:t xml:space="preserve">Tensions entre projet social et contrainte budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2010, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254945v1</w:t>
+                <w:t xml:space="preserve">hal-03254915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2167,90 +2167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête vie étudiante 2008-2009, Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.019.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.132.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.001.0095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mais.2023.01.0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.019.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.132.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.001.0095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mais.2023.01.0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>