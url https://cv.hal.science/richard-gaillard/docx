--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -66,670 +66,774 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and narcissism in emerging adults: Complex interactions and implications</w:t>
+                <w:t xml:space="preserve">The Relationship Between Twitch.tv Use, Personality Organization, and Socio-Demographic Factors in French-Speaking Emerging Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cognition, Brain, Behavior. An Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.145-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pap0000562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24193/cbb.2026.30.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302605v1</w:t>
+                <w:t xml:space="preserve">hal-05615517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impossible théorisation dans le champ du travail social ou la disqualification des savoirs issus des sciences humaines et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
+                <w:t xml:space="preserve">Personality and narcissism in emerging adults: Complex interactions and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sas.019.0007⟩</w:t>
+              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pap0000562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05507464v1</w:t>
+                <w:t xml:space="preserve">hal-05302605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échec annoncé de la lutte contre le surendettement des particuliers en France ? Sociologie d'une forme d'assistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’impossible théorisation dans le champ du travail social ou la disqualification des savoirs issus des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.78-99. </w:t>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 19 (1), pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.141.0078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sas.019.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05507449v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05507464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des changements de temporalité dans la mise en œuvre des politiques sociales</w:t>
+                <w:t xml:space="preserve">Échec annoncé de la lutte contre le surendettement des particuliers en France ? Sociologie d'une forme d'assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 2 (2), pp.73-86. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.78-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vsoc.132.0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.141.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05507470v1</w:t>
+                <w:t xml:space="preserve">halshs-05507449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme régional de recherche interdisciplinaire en Pays de la Loire : Argent des particuliers et médiations sociales</w:t>
+                <w:t xml:space="preserve">Enjeux des changements de temporalité dans la mise en œuvre des politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Heichette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 2 (2), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.132.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106094v1</w:t>
+                <w:t xml:space="preserve">halshs-05507470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus ou l'argent dans les pratiques tutélaires</w:t>
+                <w:t xml:space="preserve">Un programme régional de recherche interdisciplinaire en Pays de la Loire : Argent des particuliers et médiations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Heichette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.29-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620416v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Janus ou l'argent dans les pratiques tutélaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (1), pp.95 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.001.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques de tutelle et pratiques de soin : ambiguïtés du rapport à l’argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57 (471), pp.309-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -739,587 +843,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aller vers » : entre injonction et désir, l’enjeu de la rencontre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Aller vers » : entre injonction et désir, l’enjeu de la rencontre !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.105-119, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.mais.2023.01.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se loger, habiter son logement: un marché immobilier assez détendu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Pihet</w:t>
+                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
+              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02267008v1</w:t>
+                <w:t xml:space="preserve">hal-02538579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se loger, habiter son logement: un marché immobilier assez détendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-28, 2017, 978-2-7535-5376-7</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-91, 2017, Des sociétés, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495130v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Travers</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
+              <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-28, 2017, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538579v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité à crédit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. 2023, 2753587124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire ? Presses Universitaires de Rennes, Rennes, 384, p. ISBN : 978-2-7535-5376-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1329,985 +1433,985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions d’encadrement dans le champ social, entre éthique du social et rationalité instrumentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Heichette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la participation des personnes &amp;quot;âgées&amp;quot; dans la cité : entre innovation et illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des jeunes majeurs vulnérables. Enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Mandataire judiciaire : un travailleur social comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119976v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio- histoire de la protection tutélaire de 1898 à 2009 : quels changements ?</w:t>
+                <w:t xml:space="preserve">La protection des jeunes majeurs vulnérables. Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119969v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandataire judiciaire : un travailleur social comme les autres</w:t>
+                <w:t xml:space="preserve">Socio- histoire de la protection tutélaire de 1898 à 2009 : quels changements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119985v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités et finalités des tutelles après la réforme de 2007 : changement ou continuité ?</w:t>
+                <w:t xml:space="preserve">Tensions entre projet social et contrainte budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2010, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254928v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles sur le surendettement : enjeux symboliques des dettes</w:t>
+                <w:t xml:space="preserve">Identités et finalités des tutelles après la réforme de 2007 : changement ou continuité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254939v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité et sentiment d’insécurité : lecture sociologique de ces notions dans une problématique urbaine</w:t>
+                <w:t xml:space="preserve">Paroles sur le surendettement : enjeux symboliques des dettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254945v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions entre projet social et contrainte budgétaire</w:t>
+                <w:t xml:space="preserve">Sécurité et sentiment d’insécurité : lecture sociologique de ces notions dans une problématique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Non spécifié, France</w:t>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254915v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandataire judiciaire : un travailleur social comme les autres ? Rapport national sur « La Réforme de la protection des majeurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de la Recherche, des études de l’évaluation et des statistiques, Mission recherche, Ministère du travail, de la solidarité et de la fonction publique. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent facile. Argent piégé. Pour comprendre les situations de surendettement personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport remis au Conseil Scientifique de l’Université d’Angers, Projets d’émergence interne. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête vie étudiante 2008-2009, Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d'Angers. 2010, 68p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2454,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.019.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.132.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.001.0095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mais.2023.01.0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cbb.2026.30.07" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.019.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.132.0073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.001.0095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mais.2023.01.0106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>