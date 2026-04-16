--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -1624,295 +1624,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+                <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994654v1</w:t>
+                <w:t xml:space="preserve">hal-02440210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Huot</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.e1008935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440210v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immunobiological interplay between Pseudosuccinea columella resistant/susceptible snails with Fasciola hepatica: Hemocytes in the spotlight</w:t>
               </w:r>
@@ -6366,51 +6366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune priming in the mealworm beetle, Tenebro molitor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9434,51 +9434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B58835D8"/>
+    <w:nsid w:val="86CE1074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9665,51 +9665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-galinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081056109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8278-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-galinier-richard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;ritier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3916" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Badets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4BLV8VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banaigs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG904SF2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.10.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR6P2MX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.11.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RD8R60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girerd-Chambaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2004.10.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1VJBLQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi020125b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FZPQXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chogne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabarly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balourdet Aude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-galinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081056109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8278-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-galinier-richard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;ritier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3916" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Badets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4BLV8VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banaigs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG904SF2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.10.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR6P2MX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.11.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RD8R60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girerd-Chambaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2004.10.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1VJBLQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi020125b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FZPQXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chogne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabarly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balourdet Aude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>