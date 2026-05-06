--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -686,593 +686,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Connectivity of the Ostreid Herpesvirus 1 Populations in France: A First Attempt to Phylogeographic Inference for a Marine Mollusc Disease</w:t>
+                <w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delmotte</w:t>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pelletier</w:t>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.veac039. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.956871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veac039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652456v1</w:t>
+                <w:t xml:space="preserve">hal-03772193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t>
+                <w:t xml:space="preserve">Genetic Diversity and Connectivity of the Ostreid Herpesvirus 1 Populations in France: A First Attempt to Phylogeographic Inference for a Marine Mollusc Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Pichon</w:t>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Camille Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.956871. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.veac039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772193v1</w:t>
+                <w:t xml:space="preserve">hal-03652456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219003v1</w:t>
+                <w:t xml:space="preserve">hal-03315096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Huot</w:t>
+                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315096v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemocyte siRNA uptake is increased by 5′ cholesterol-TEG addition in Biomphalaria glabrata , snail vector of schistosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,64 +1362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Assessment of Thioester-Containing Proteins Diversity of the Freshwater Snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,103 +1496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t>
@@ -1630,51 +1630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1764,51 +1764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,90 +1911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immunobiological interplay between Pseudosuccinea columella resistant/susceptible snails with Fasciola hepatica: Hemocytes in the spotlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana B Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, pp.103485. </w:t>
@@ -2045,64 +2045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glabralysins, Potential New β-Pore-Forming Toxin Family Members from the Schistosomiasis Vector Snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,64 +2166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of immunological memory following homologous or heterologous challenges in the schistosomiasis vector snail, Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,77 +2300,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,1095 +2428,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BgTEP: an antiprotease involved in innate immune sensing in Biomphalaria glabrata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Portela</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Nowacki</w:t>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1206. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/308130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838951v1</w:t>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">BgTEP: an antiprotease involved in innate immune sensing in Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Fanny Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/308130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+                <w:t xml:space="preserve">hal-01838951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress induced by glyphosate-based herbicide on freshwater turtles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (12), pp.3343 - 3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598455v1</w:t>
+                <w:t xml:space="preserve">hal-01808555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of viruses from freshwater snails of the genus Biomphalaria, the intermediate host of the parasite Schistosoma mansoni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Pathogen Recognition by Multiple Innate Immune Sensors in an Invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.12.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435053v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress induced by glyphosate-based herbicide on freshwater turtles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Verneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Loker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.3916⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808555v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.16 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511153v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Pathogen Recognition by Multiple Innate Immune Sensors in an Invertebrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First characterization of viruses from freshwater snails of the genus Biomphalaria, the intermediate host of the parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01249⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729395v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Jones</w:t>
+                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S. Loker</w:t>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Knight</w:t>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15451. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523953v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
               </w:r>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shift from cellular to humoral responses contributes to innate immune memory in the vector snail $Biomphalaria\ glabrata$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3783,51 +3783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of variable immunoglobulin and lectin domain containing molecules in the snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,51 +4038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4185,64 +4185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomphalysin, a new β pore-forming toxin involved in Biomphalaria glabrata immune defense against Schistosoma mansoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,64 +4452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Specific Genotype-Dependent Immune Priming in the Lophotrochozoan Biomphalaria glabrata Snail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 173 (2), pp.154-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5374,51 +5374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled chaos of polymorphic mucins in a metazoan parasite (Schistosoma mansoni) interacting with its invertebrate host (Biomphalaria glabrata).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,319 +5631,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of proteins differentially present in the plasma of Biomphalaria glabrata susceptible or resistant to Echinostoma caproni.</w:t>
+                <w:t xml:space="preserve">Gene discovery and expression analysis of immune-relevant genes from Biomphalaria glabrata hemocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vergote</w:t>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchut</w:t>
+                <w:t xml:space="preserve">P. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. E. Sautière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Y. Girerd-Chambaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 35 (2), pp.215-24. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (5), pp.393-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2004.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2004.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104691v1</w:t>
+                <w:t xml:space="preserve">hal-00104494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene discovery and expression analysis of immune-relevant genes from Biomphalaria glabrata hemocytes.</w:t>
+                <w:t xml:space="preserve">Characterisation of proteins differentially present in the plasma of Biomphalaria glabrata susceptible or resistant to Echinostoma caproni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mitta</w:t>
+                <w:t xml:space="preserve">D. Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Girerd-Chambaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29 (5), pp.393-407. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.215-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2004.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104494v1</w:t>
+                <w:t xml:space="preserve">hal-00104691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenovirus protein involved in virus internalization recruits ubiquitin-protein ligases.</w:t>
               </w:r>
@@ -6155,51 +6155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e rencontres Bioinformatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, Sep 2025, Sète, France</w:t>
@@ -6478,51 +6478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of viral haplotypes in viral fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6530,51 +6530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du labex CeMEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Cemeb, Mar 2022, Montpellier, France</w:t>
@@ -6597,359 +6597,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
+                <w:t xml:space="preserve">Phylogéographie, diversité génétique et connectivité des populations d’OsHV-1 (Ostreid Herpesvirus 1) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Laffitte</w:t>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888716v1</w:t>
+                <w:t xml:space="preserve">hal-04888576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogéographie, diversité génétique et connectivité des populations d’OsHV-1 (Ostreid Herpesvirus 1) en France</w:t>
+                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delmotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Pelletier</w:t>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier (online), France</w:t>
+              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888576v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic and metabolomic changes in hemocytes underlie innate immune memory in the vector snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
@@ -6978,77 +6978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota structure and dynamics in planorbid snails, vector of the human parasite Schistosoma spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,51 +7142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control / 52nd Annual Meeting of the Society for Invertebrate Pathology / 17th Meeting of the IOBC-WPRS Working Group "Microbial and Nematode Control of Invertebrate Pets" SIP/IOBC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology; Working Group "Microbial and Nematode Control of Invertebrate Pets", Jul 2019, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7224,64 +7224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7330,290 +7330,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immune memory, a new paradigm in invertebrate immunity: molecular bases beyond phenotypes in the vector snail Biomphalaria glabrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890511v1</w:t>
+                <w:t xml:space="preserve">hal-04891711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Delmotte</w:t>
+                <w:t xml:space="preserve">Innate immune memory, a new paradigm in invertebrate immunity: molecular bases beyond phenotypes in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891711v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,64 +7720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7953,64 +7953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8078,64 +8078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8462,333 +8462,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of two subpopulations of Biomphalaria glabrata for their resistance and susceptibility to Schistosoma mansoni</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887991v1</w:t>
+                <w:t xml:space="preserve">hal-04887929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Selection of two subpopulations of Biomphalaria glabrata for their resistance and susceptibility to Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Simphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887929v1</w:t>
+                <w:t xml:space="preserve">hal-04887991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota characterization in planorbids snail, vector of bilharziosis agent, Schistosoma spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8882,51 +8882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8951,51 +8951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus, a novel pathogen of Biomphalaria glabrata, an intermediate host for schistosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,103 +9108,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of infectious disease: genetic diversity and connectivity of the Ostreid herpesvirus 1 population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9226,103 +9226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of the Biomphalaria glabrata vector snail by Schistosoma mansoni parasites drives snail microbiota dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9434,51 +9434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86CE1074"/>
+    <w:nsid w:val="5C53573F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9665,51 +9665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-galinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081056109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8278-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-galinier-richard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;ritier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3916" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Badets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4BLV8VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banaigs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG904SF2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.10.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR6P2MX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.11.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RD8R60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girerd-Chambaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2004.10.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1VJBLQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi020125b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FZPQXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chogne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabarly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balourdet Aude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-galinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081056109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8278-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-galinier-richard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;ritier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Badets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4BLV8VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banaigs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG904SF2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.10.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR6P2MX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girerd-Chambaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2004.10.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1VJBLQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.11.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RD8R60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi020125b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FZPQXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chogne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabarly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balourdet Aude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>