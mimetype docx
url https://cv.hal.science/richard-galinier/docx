--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -1,9379 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9327 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard GALINIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-galinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4180-9303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081056109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=n4UMqRsAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-8278-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je pilote des projets de recherche portant sur les interactions immunobiologiques au sein des systèmes hôte/pathogène. Plusieurs objectifs guident ces projets : a) l’identification et de caractérisation des molécules clés de la virulence du pathogène et de la résistance de l’hôte, b) décortiquer les mécanismes de l’immunité chez les invertébrés et les replacer dans un contexte évolutif, c) lutter contre les infections relatives aux pathogènes étudiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos approches expérimentales consistent principalement en des analyses comparatives d’expression de gènes et de protéines impliquées dans ces interactions en fonction de conditions environnementales changeantes, et cela tant au niveau des individus que des populations. Je suis également intéressé par la caractérisation fonctionnelle des protéines candidates ainsi identifiées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je maitrise un large panel de techniques de biologie moléculaire et de biochimie. Pour la partie transcriptomique: extraction d’ADN, d’ARN et de protéines, PCR, clonage, mutagénèse dirigée, PCR quantitative, construction de banques EST, de banques de micorsatellites, de banques soustractives, hybridation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mais également analyse de séquençage Sanger et de séquençage massif de transcriptome (RNA-seq), analyse de profil microsatellite en multiplex. Pour la partie protéomique : électrophorèse 1D de protéines, Western blot, immunoprécipitation, expression recombinante de protéines et leur purification, approches d’interactome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour plus d'informations:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ihpe.univ-perp.fr/ihpe-galinier-richard/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African zoonotic schistosomiasis: a paradigm shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudachirou Ibikounlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 381 (1941), pp.20240522. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural features and immunological role of biomphalysins in the snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Parpinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.e1013225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1013225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a transcriptomic approach and a targeted metabolomics approach for deciphering the molecular bases of compatibility phenotype in the snail Biomphalaria glabrata toward Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.107212. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2024.107212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.956871. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Connectivity of the Ostreid Herpesvirus 1 Populations in France: A First Attempt to Phylogeographic Inference for a Marine Mollusc Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.veac039. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veac039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocyte siRNA uptake is increased by 5′ cholesterol-TEG addition in Biomphalaria glabrata , snail vector of schistosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e10895. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Assessment of Thioester-Containing Proteins Diversity of the Freshwater Snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.69. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.03092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dhinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Audant-Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (10), pp.e1008935. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immunobiological interplay between Pseudosuccinea columella resistant/susceptible snails with Fasciola hepatica: Hemocytes in the spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annia Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana B Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.103485. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2019.103485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glabralysins, Potential New β-Pore-Forming Toxin Family Members from the Schistosomiasis Vector Snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Crickmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of immunological memory following homologous or heterologous challenges in the schistosomiasis vector snail, Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucid Belmudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Beat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.238-252. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.e1007647. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1007647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BgTEP: an antiprotease involved in innate immune sensing in Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1206. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/308130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress induced by glyphosate-based herbicide on freshwater turtles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Verneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (12), pp.3343 - 3350. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.16 - 27. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of viruses from freshwater snails of the genus Biomphalaria, the intermediate host of the parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.196-203. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Loker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15451. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Pathogen Recognition by Multiple Innate Immune Sensors in an Invertebrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1249. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Huyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (8), pp.971-979. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shift from cellular to humoral responses contributes to innate immune memory in the vector snail $Biomphalaria\ glabrata$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.e1005361. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1005361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is the puppet master? Replication of a parasitic wasp-associated virus correlates with host behaviour manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Maure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 282 (1803), pp.20142773. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.2773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of variable immunoglobulin and lectin domain containing molecules in the snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1), pp.234-243. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.e0003489. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003489.s002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomphalysin, a new β pore-forming toxin involved in Biomphalaria glabrata immune defense against Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.e1003216. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, fixation and differentiation of the freshwater snail Biomphalaria pfeifferi (Gastropoda, Planorbidae) in arid lands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Idris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.171-184. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-013-9715-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Specific Genotype-Dependent Immune Priming in the Lophotrochozoan Biomphalaria glabrata Snail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000345909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genomic sequence and taxonomic position of eel virus European X (EVEX), a rhabdovirus of European eel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Beurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schoehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 166 (1-2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2012.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00700373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High phenotypic frequencies of complete albinism in wild populations of Biomphalaria pfeifferi (Gastropoda: Pulmonata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Idris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Yafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00608656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression patterns of Abd-A/Lox4 in a monogenean parasite with alternative developmental paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Verneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 173 (2), pp.154-157. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2010.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00504771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halocyntin and papillosin, two new antimicrobial peptides isolated from hemocytes of the solitary tunicate, Halocynthia papillosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Sautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00371895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap, rapid and efficient DNA extraction method to perform multilocus microsatellite genotyping on all Schistosoma mansoni stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (5), pp.501-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of highly polymorphic mucin proteins (Sm PoMuc) from the parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00286479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled chaos of polymorphic mucins in a metazoan parasite (Schistosoma mansoni) interacting with its invertebrate host (Biomphalaria glabrata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond J. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohisa Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (11), pp.e330. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and expression of gene transcripts generated during an anti-parasitic response in Biomphalaria glabrata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (7), pp.657-71. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene discovery and expression analysis of immune-relevant genes from Biomphalaria glabrata hemocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Girerd-Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (5), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2004.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of proteins differentially present in the plasma of Biomphalaria glabrata susceptible or resistant to Echinostoma caproni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Sautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (2), pp.215-24. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2004.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenovirus protein involved in virus internalization recruits ubiquitin-protein ligases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lortat-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Chroboczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (48), pp.14299-14305. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi020125b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity and evolution of a multigenic family of proteins involved in invertebrate immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres Bioinformatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Sep 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonotic schistosomiasis in southern Benin : How to assess the contribution of animals to human transmission using a One Health approach ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A.E.S. Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas R Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudachirou Ibikounlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Régional « One Health »: recherche synergique pour la santé, l’alimentation et la nutrition en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Abomey-Calavi, Oct 2025, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune priming in the mealworm beetle, Tenebro molitor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dhinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balourdet Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod: "A matter of scale: Within-host and between-host processes driving coevolution with parasites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Linn Graham; Olivier Kaltz, Oct 2023, Roscoff (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of viral haplotypes in viral fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du labex CeMEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Cemeb, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogéographie, diversité génétique et connectivité des populations d’OsHV-1 (Ostreid Herpesvirus 1) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and metabolomic changes in hemocytes underlie innate immune memory in the vector snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota structure and dynamics in planorbid snails, vector of the human parasite Schistosoma spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A story of the beta pore forming toxins in the fresh water snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control / 52nd Annual Meeting of the Society for Invertebrate Pathology / 17th Meeting of the IOBC-WPRS Working Group "Microbial and Nematode Control of Invertebrate Pets" SIP/IOBC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Invertebrate Pathology; Working Group "Microbial and Nematode Control of Invertebrate Pets", Jul 2019, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune memory, a new paradigm in invertebrate immunity: molecular bases beyond phenotypes in the vector snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journées Francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach linking genetic, epigenetic, cytoplasmic and holobiont inheritance to understand rapid adaptation of parasitic flatworms (Schistosoma sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the American Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Baltimore, United States. pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve R Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions élevées d'albinisme en population naturelle chez Biomphalaria pfeifferi : implication dans la transmission de Schistosoma mansoni en Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mintsa Nguema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mouahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00330465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating PRDM9 function in invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rudler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop - Meiosis: Exploring diversity to discover the fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Engelberg, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of two subpopulations of Biomphalaria glabrata for their resistance and susceptibility to Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota characterization in planorbids snail, vector of bilharziosis agent, Schistosoma spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New beta pore forming toxin in the freshwater snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paenibacillus, a novel pathogen of Biomphalaria glabrata, an intermediate host for schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunInv 2014 (Colloque Immunité des Invertébrés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of infectious disease: genetic diversity and connectivity of the Ostreid herpesvirus 1 population in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection of the Biomphalaria glabrata vector snail by Schistosoma mansoni parasites drives snail microbiota dysbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9434,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C53573F"/>
+    <w:nsid w:val="840B85F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9665,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-galinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081056109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8278-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-galinier-richard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;ritier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Badets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4BLV8VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banaigs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG904SF2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.10.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR6P2MX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girerd-Chambaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2004.10.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1VJBLQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.11.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RD8R60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi020125b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FZPQXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chogne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabarly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balourdet Aude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-galinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081056109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=n4UMqRsAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8278-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-galinier-richard/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;ritier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Badets" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.05.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4BLV8VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banaigs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG904SF2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.10.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR6P2MX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girerd-Chambaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2004.10.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1VJBLQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.11.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RD8R60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wood" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi020125b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FZPQXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chogne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabarly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balourdet Aude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890511v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>