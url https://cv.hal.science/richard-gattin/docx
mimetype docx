--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> richard gattin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the biodegradation of PBS, PBAT, and their biocomposites under decentralized mesophilic composting conditions through bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121600, 14 (2), pp.121600. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2026.121600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA, PBS, and PBAT Biocomposites—Part A: Matrix–Filler Interactions with Agro-Industrial Waste Fillers (Brewer’s Spent Grain, Orange Peel) and Their Influence on Thermal, Mechanical, and Water Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Polymer Composites: Microstructural, Thermal and Mechanical Properties (Third Edition), 18 (16), pp.3867. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18163867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Ductile/Fragile Behavior of a 3D-Printed PLA-BaTiO3 Biocomposite by PBS Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9090491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plastique biodégradable pour pailler les sols agricoles : solution ou nouveau problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.hp79xtp7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand des déchets plastiques biodégradables, à composter chez soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.x66dk3aev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une fin de vie domestique des bioplastiques : caractérisation multi échelle et compostabilité de biocomposites à base de PLA, PBS et PBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Home End-of-Life for Bioplastics: Multiscale Characterization and Compostability of PLA, PBS, and PBAT-Based Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire); UMRT BioEcoAgro (Université de Picardie Jules Verne); chercheurs impliqués dans la dynamique Économie Circulaire et Nouveaux Modèles de Développement (ECNMD), Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Compostability and Multiscale Characterization of PLA, PBS, and PBAT Biocomposites with Agro-Industrial Fillers (Brewer's Spent Grain, Orange Peel) for Sustainable Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EuroMagh Conference on Materials and Renewable Energies (EuroMagh 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University; Institut Pascal (Université Clermont Auvergne, INP); Clermont Auvergne INP; Université du Québec en Abitibi‑Témiscamingue (UQAT), May 2025, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-responsible and biobased prototype for preservation of museum collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Zerarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Biro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Registrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of starch-based films from sweet potato starch with the addition of lemon peel pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeera Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Muhammad Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> richard gattin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the biodegradation of PBS, PBAT, and their biocomposites under decentralized mesophilic composting conditions through bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121600, 14 (2), pp.121600. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2026.121600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA, PBS, and PBAT Biocomposites—Part A: Matrix–Filler Interactions with Agro-Industrial Waste Fillers (Brewer’s Spent Grain, Orange Peel) and Their Influence on Thermal, Mechanical, and Water Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Polymer Composites: Microstructural, Thermal and Mechanical Properties (Third Edition), 18 (16), pp.3867. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18163867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Ductile/Fragile Behavior of a 3D-Printed PLA-BaTiO3 Biocomposite by PBS Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9090491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plastique biodégradable pour pailler les sols agricoles : solution ou nouveau problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.hp79xtp7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand des déchets plastiques biodégradables, à composter chez soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.x66dk3aev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une fin de vie domestique des bioplastiques : caractérisation multi échelle et compostabilité de biocomposites à base de PLA, PBS et PBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Compostability and Multiscale Characterization of PLA, PBS, and PBAT Biocomposites with Agro-Industrial Fillers (Brewer's Spent Grain, Orange Peel) for Sustainable Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EuroMagh Conference on Materials and Renewable Energies (EuroMagh 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University; Institut Pascal (Université Clermont Auvergne, INP); Clermont Auvergne INP; Université du Québec en Abitibi‑Témiscamingue (UQAT), May 2025, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Home End-of-Life for Bioplastics: Multiscale Characterization and Compostability of PLA, PBS, and PBAT-Based Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire); UMRT BioEcoAgro (Université de Picardie Jules Verne); chercheurs impliqués dans la dynamique Économie Circulaire et Nouveaux Modèles de Développement (ECNMD), Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-responsible and biobased prototype for preservation of museum collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Zerarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Biro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Registrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of starch-based films from sweet potato starch with the addition of lemon peel pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeera Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Muhammad Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121600" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18163867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9090491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hp79xtp7k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattin Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x66dk3aev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Zerarka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121600" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18163867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9090491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hp79xtp7k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattin Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x66dk3aev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Zerarka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>