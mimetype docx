--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard KLEIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'Histoire et de culture architecturale, Université de Lille, École nationale supérieure d'architecture et de paysage de Lille, Chercheur au LACTH.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... La villa Cavrois (édition revue et augmentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2023, Regards.., 978-2-7577-0872-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Innovation, les derniers modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, 2023, carnet d'architecture, Simon Texier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°20, « l’architecture en série et le patrimoine ». »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.288, 2021, 9782905865151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-rise buildings in France, a modern heritage 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">docomomo France. Hermann, 2021, 9791037006547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immeubles de grande hauteur en France, un héritage moderne, 1945-1975.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">docomomo France. Hermann, pp.208, 2020, 9791037003409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.188, 2018, Architectures contemporaines, Richard Klein, 9782705695743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’architecture de la métropole lilloise (réédition et révision de l'édition de 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Bailly de Tilleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de développement et d'urbanisme Lille Métropole. Le Passage Paris-New York Éditions, nouvelle édition revue et augmentée, 2018, 9782847423945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Marantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MétisPresses, 2018, 978-2-94-0563-32-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens et ses photographes. La collection Jean-Louis Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.64, 2018, Regards .., 978275770610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet. Dialogues sur l’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les productions du Effa, pp.173, 2017, 9782956050827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de la culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.192, 2017, carnet d'architecture, Simon Texier, 9782757705575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures à Villeneuve d’Ascq, guide par quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAP de Lille. 2017, 978-2-90-586530-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'architecture au XXe siècle. Quelles sources ? Quelle histoire ?, n°1 (CAPA / ENSA Paris-Malaquais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne (de) Saint Pulgent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSA Strasbourg. 1, pp.64, 2016, HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle, Eric Gross</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart. Architecte au Touquet Paris-Plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions du Passe-Temps, pp.144, 2015, 2-917563-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... The villa Cavrois (édition anglaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2015, Regards.., 978-2-7577-0354-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. La villa Cavrois (réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.232, 2015, Architectures contemporaines, série Études, Gérard Monnier, 978-2-7084-0729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... La villa Cavrois (première édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2015, Regards.., 978-2-7577-0423-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... De villa Cavrois (édition néerlandaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2015, Regards.., 978-2-7577-0461-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Agir pour l’architecture moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du patrimoine, pp.192, 2014, Carnet d'architectes, Simon Texier, 978-2-7577-0289-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°12, « Représentations de l'architecture contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.252, 2013, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Cardot et Pierre Joly dans le Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cinqualbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison de la ville et de l'architecture, pp.74, 2011, 978-2-95321123-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corbusier. Le Palais des congrès de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.160, 2011, Architectures contemporaines, série Études, Gérard Monnier, 978-2-7084-0902-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°10, « Architecture et paysage, situations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la maisons des sciences de l'homme, pp.220, 2010, 9782905865038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°10. Architecture et paysage, situations contemporaine. Dix ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.270, 2010, 9782905865038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’architecture de la métropole lilloise (réédition et actualisation de l'édition de 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Bailly de Tilleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de développement et d'urbanisme Lille Métropole. Le Passage Paris-New York Éditions, nouvelle édition revue et augmentée, 2009, 9782847423945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°08. L'architecture et l'évènement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.291, 2009, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues sur l’invention, Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Moniteur, pp.173, 2005, Questions d'architecture, 9782281192483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. La villa Cavrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.232, 2005, Architectures contemporaines, série Études, Gérard Monnier, 2-7084-0729-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’architecture de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Bailly de Tilleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de développement et d'urbanisme Lille Métropole. Le Passage Paris-New York Éditions, 2004, 9782847423945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Guimard, Robert Mallet-Stevens, villas modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNDP, pp.68, 2004, 9782240016140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années ZUP, architectures de la croissance 1960-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.301, 2002, 9782708406292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, &amp;quot;La réception de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Place, pp.270, 2002, 978255893692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet à l’œuvre, architecture 1951-1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'art moderne Lille Métropole et Institut français d'Architecture, 168 p, 2000, 2-86961-060-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailleul ville reconstruite, 1919-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mamou-Guillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Oger-Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inventaire général, 1999, Itinéraires du patrimoine, 2-908271-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mobile home dans le désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Laurent Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godeleine-M Vanhersel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Lettre Volée, pp.221, 1998, Le couloir parallèle, Michel Baudson, 9782873170707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Architecture - Norma, 192 p, 1998, Collection Les années modernes, 9782909283371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Touquet Paris-Plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Architecture-Norma, 168 p., 1994, Les années modernes, 9782909283128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage esthétique de l'architecture navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'art de Nantes - MuMa Le Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paquebot 1913-1942. Une esthétique transatlantique. (Adeline Collange-Perugi &amp; Sophie Lévy dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in fine, pp.92-101, 2024, 978-238203-205-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage architectural de Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion presses universitaires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l’Université de Lille (Sophie Braun &amp; Fabien Mignot coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-37, 2024, 978-2-7574-4271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée d’art moderne, Villeneuve d’Ascq (1978-1983) Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention du Musée moderne 1930-1970 (Simon Texier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, p.148-167., 2023, 9782757708200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Beaux-Arts versus école régionale d’architecture, Lille 1935-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’enseignement de l’architecture (Anne-Marie Châtelet &amp; Nathalie Lapeyre dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, p. 167-174, 2023, 9782940711336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Neutra. Vie et Forme. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Neutra, Vie et Forme (traduction Pierre Lebrun)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.9-10, 2023, 9791037031044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Graf & Giulia Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et récompenses. Palmarès 2023. Académie d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Architecture, p.41, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives parallèles, Philippe De Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En perspective. Philippe De Gobert, villa Cavrois.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, p. 4-8, 2023, 9782757708941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture impérissable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessins d’élèves architectes aux Beaux-Arts. Des programmes aux projets (Amandine Diener &amp; Gauthier Bolle dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lieux dits, p. 90-107, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la reconstruction (1917-1939). Construire le régionalisme ou la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Académique du Touquet Paris-Plage 2020-2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114e à 116e année., pp.145-154, 2023, 1273-6384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Lods, Eduquer à l’architecture moderne (textes réunis par David Bihanic et Pieter Uyttenhove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athom, p.273-276, 2022, 9782957385515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Innovation et label Architecture Contemporaine Remarquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture du XXe siècle : patrimoine culturel et matière à projet, Philippe Grandvoinnet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, p. 82-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frères André architectes (Caroline Bauer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.5-6, 2022, Architectures contemporaines, 9791037006219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et récompenses. Palmarès 2022. Académie d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Architecture, p.30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série Images Tranquilles, N°2-B1-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélange à Joseph Abram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Jean-Michel Place, p. 252-254, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et récompenses. Palmarès 2022. Académie d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Architecture, p.36, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zehrfuss et Jean Sebag, l’immeuble de logement de grande hauteur : reproduction et adaptation de la série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°20 « L’architecture en série et le patrimoine » (Richard Klein &amp; Caroline Bauer dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ensap de Lille, LACTH, Maison des Sciences de l’Homme, p. 27-36., 2021, 978290905865151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures dans l’enseignement à l’école régionale d’architecture de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche du comité d’histoire du ministère de la culture sur les politiques, les institutions et les pratiques culturelles https://chmcc.hypotheses.org/11569</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires avec archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers et pixels - Collecter, conserver et étudier l’archive d’architecture (Charlotte Mus &amp; Hugo Massire dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 115-125, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture en série et le patrimoine, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LACTH, Ensapl, Université de Lille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°20, « l’architecture en série et le patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, p.07-10, 2021, 9782905865151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thala Dan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villas balnéaires au Touquet Paris-Plage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome IV, Les éditions du Passe-temps, p. 46-47, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Pipes, One standing, THEN AND. Peter Downsbrough à la Galerie blanche, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belgian Connection. Cinq artistes bruxellois proches de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Première Rue, p.45-46, 2021, 9782957964505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture éphémère des pavillons de Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empavillonner (David Bihanic, Bernard Gabillon, Olivier Koettlitz, Jocelyn Le Creurer, Aurélien Maillard dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athom, p. 54-75, 2021, 9782957385508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavillon du centenaire de l’aluminium, transports et tribulations (Jean Prouvé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empavillonner (David Bihanic, Bernard Gabillon, Olivier Koettlitz, Jocelyn Le Creurer, Aurélien Maillard dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athom, p. 94-111, 2021, 9782957385508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison Delcourt (1967-1970), Richard Neutra architecte. Conservatoire des techniques de l'architecture domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°19. Technologie et bâtiment : un patrimoine silencieux (Eric Monin &amp; Antonella Mastrorilli dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.85-93, 2020, 9782905865144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures avec étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label patrimoine du XXe siècle, 15 ans de valorisation de l’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Cultrure, p. 6-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, le bidonville, l’habitat et l’architecte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kader Attia, Les racines poussent aussi dans le béton. Roots also grow in concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacVal, p. 298-301, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture des écoles d’architecture, un objet d’étude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures manifeste. Les écoles d'architecture en France depuis 1950 (Éléonore Marantz &amp; Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MetisPresses, p. 9-12, 2018, 978-2-94-0563-32-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallet-Stevens, Was für ein Erbe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum aktuellen Umgang mit den Bauten der Moderne (Alex Dill dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Karlsruhe (TH) + docomomo-de, pp.55-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien de l’architecture et la disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LACTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques, n°16 L'architecture de la disparition (Ana bela de Araujo &amp; Catherine Blain dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ensap de Lille, Maison des Sciences de l’Homme, Université de Lille, pp.139-144, 2017, 9782905865090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien et la disparition de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°16. L'architecture et la disparition (Ana bela de Araujo &amp; Catherine Blain dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.137-142, 2017, 9782905865090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes sont faites de maisons, Jean-Pierre Watel (1933-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lotissements, une histoire de l’habitat individuel groupé de 1940 à nos jours (Philippe Hénault dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Carré. La Découverte. Ministère de la Culture, pp.46-51, 2017, 9782373680317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Une cité Moderne (présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une cité Moderne (fac similé du port folio Une cité moderne édité par Charles Massin en 1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, 2016, 978 -2-7577-0529-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. A modern city (introductory text)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une cité Moderne (fac similé du port folio Une cité moderne édité par Charles Massin en 1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, 2016, 978 -2-7577-0529-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de mer pour tous. Nouveaux programmes et villes nouvelles (1930-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous à la plage (Bernard Toulier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPA, éditions Lienart, 2016, pp.74-99, 2016, 9782359061697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aublet-Robert Delaunay ,Tony Garnier, Jean Gorin, Robert Mallet-Stevens, Théo Van Doesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Architecture. Centre Pompidou (Olivier Cinqualbre dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.62-63, 168-169, 74-175, 274-279, 467-468, 2016, 978-2-84426-707-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de mer pour tous. Nouveaux programmes et villes nouvelles (1930-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous à la plage. Villes balnéaires du XVIIIe siècle à nos jours (Bernard Toulier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, Cité de l'architecture et du patrimoine, pp.72-97., 2016, 978233559061697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des campus, 1965-1985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux du savoir (Thierry Baert, Cécile Féru, Didier Joseph-François, Richard Klein, Dominique Mons et Jean-Louis Picqué)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage,, pp.102-129, 2015, 9782847422528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si loin, si proche, John Robinson Whitley et la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome XXXI (2013), Bulletin de la commission départementale d'histoire et d'archéologie du Pas-de-Calais, pp.75-86, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview (avec Kader Attia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RepaiR (Kader Attia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackjack éditions, pp.138-141, 2014, 9782918063360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si loin, si proche, John Robinson Whitley et la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Académique du Touquet Paris-Plage, cent-cinquième à cent-septième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011-2013, pp.117-129, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet. Une petite maison dans un vaste paysage, c’est très difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus mare nostrum. Habiter le mythe méditerranéen (Jean-Lucien Bonillo dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel des arts. Centre méditerranéen d'Art, pp.82-91, 2014, 978-2-913959-55-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Les années 1950 et la renaissance de l’architecture, Léon Saxer architecte, Louis Quételart architecte, Le nouveau style touquettois moderne, Villas modernes, La maison de Pierre Quételart, Régionalisme, Le retour du toit de chaume, Des cônes et des cercles, Vers de nouvelles villas modernes, Waclaw Jacek Sawicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villas balnéaires du Touquet Paris-Plage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Les éditions du Passe-Temps, 2014, 9782951756366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Albert Camus à Orléansville (1955-1961), Louis Miquel & Roland Simounet architecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa : big change / big chance (Benno Albrecht dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione La triennale di Milano. Catalogue d'exposition, pp.144-146, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, instrument documentaire et représentations critiques de l’architecture contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°12. Les représentations de l’architecture contemporaine (Richard Klein &amp; Eric Monin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ensap de Lille, Maison des Sciences de l’Homme, pp.193-202, 2013, 978-2905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Cahiers Thématiques n°08 (L'architecture et l'évènement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°08 L'architecture et l'évènement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.7-10, 2013, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des Cahiers Thématiques n°12 (Représentations de l'architecture contemporaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°12. Représentations de l'architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.7-9, 2013, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Valette, Anatole Bienaimé, Arsène Bical, Albert Pouthier, Louis Quételart, Horace Pouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villas balnéaires du Touquet Paris-Plage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les éditions du Passe-Temps, 2012, 9782951756342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aluminium Centenary Pavillion, a Heritage un Pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and Conserving Industrialised and Prefabricated Architecture (Dir. Franz Graf &amp; Yvan Delemontey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École polytechnique fédérale de Lausanne TSAM-ENAC, Presses polytechniques et universitaires romandes, pp.132-138, 2012, 9782880749606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchinismo versus naturalismo, architetture e paesaggi dell’automobile sulle coste della Manica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milano Marittima 100. Paesaggi e architetture per il turismo balneare (A cura di Valentina Orioli)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Paravia Bruno Mondadori, pp.109-114, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'horizon lumineux du dernier projet de Le Corbusier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture lumineuse au XXe siècle (Éric Monin &amp; Nathalie Simonnot dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.70-75, 2012, 978-94-6161-042-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavillon du centenaire de l’aluminium, un patrimoine en pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture industrialisée et préfabriquée : connaissance et sauvegarde (Dir. Franz Graf &amp; Yvan Delemontey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École polytechnique fédérale de Lausanne TSAM-ENAC, Presses polytechniques et universitaires romandes, pp.120-131, 2012, 9782880749606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Art is Arp, de l’atelier à l’exposition, rencontre autour d’Arp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arp en ses ateliers d’art et d’écriture (présenté par Aimée Bleikasten)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Jean Hans Arp, Musées de la ville de Strasbourg, pp.192-211, 2011, 978-235125-087-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtel de ville, l’aéroport, le marché couvert, les motels du golf, la nouvelle digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Touquet Paris-Plage, 1912-2012. Un siècle d’histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Henry - Société Académique, pp.62-63, 102-103, 108-109, 182-183, 186-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité de l’Étoile (Candilis, Josic, Woods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands ensembles, une architecture du XXe siècle (Coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Dominique Carré éditeur, pp.28-37, 2011, 978-2-915755-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'art moderne, Lille Métropole, Villeneuve-d'Ascq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'œuvre ? Architecture de musées 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.98-101, 2010, 978-2-35983-001-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la métamorphose du programme, Roland Simounet à Villeneuve d’Ascq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaM « Histoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaM - Lille Métropole Musée d'art, pp.38-45, 2010, 978-2-86961-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeght Fondation, Saint Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Pieces ? Museum Architecture. France 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.72-75, 2010, 978-2-35983-002-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Maeght, Saint Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'œuvre ? Architecture de musées 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.72-75, 2010, 978-2-35983-001-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette : l’architecture réduite à l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’architecture moderne s’exposait, 1922-1932 (Catherine Coley &amp; Danièle Pauly dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAGE, pp.123-131, 2010, 978-2-84975-186-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille Métropole. Museum of Modern Art, Villeneuve-d'Ascq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Pieces ? Museum Architecture. France 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.98-101, 2010, 978-2-35983-002-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture comtemporaine, l'événement et le timbre poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°08. L'architecture et l'évènement (Richard Klein &amp; Eric Monin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.167-173, 2009, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage des nouveaux programmes de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauten der boomjahre, paradoxien der erhaltung (Architectures de la croissance, les paradoxes de la sauvegarde) (Uta Hassler &amp; Catherine Dumont d’Ayot dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für denkmapflege, ETH Zürich, Infolio éditions, Gollion, pp.72-83, 2009, 978-2-88474-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'architecture et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°8. L'architecture et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.7-10, 2009, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons de la culture, architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures de la Culture, Culture de l’architecture, (Domnique Aris &amp; Élisabeth Henry dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMN-Ministère de la culture, pp.42-65, 2009, 9782757700372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques maisons au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison contemporaine. Architecture et modes de vie (textes réunis par Philippe Dufieux sous la direction de Catherine Grandin-Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE du Rhône, pp.21-37, 2008, 9782912533159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk van den Heuvel, Maarten Mesman, Wido Quist, Bert Lemmens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenge of change, dealing with the legacy of the modern movement, docomomo. 10th International Docomomo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, pp.259-264, 2008, 9781586039172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d’Opale : une conquête méthodique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes balnéaires d’Europe occidentales du XVIIIe siècle à nos jours, (Yves Perret-Gentil, Alain Lottin &amp; Jean Pierre Poussou dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, pp.79-192., 2008, Histoire maritime, 978-2-84050601-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux, des maisons du peuple aux maisons de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Malraux et l’architecture (Dominique Hervier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux et documents n°24, Comité d'histoire du ministère de la Culture et de la communication, Le Moniteur, pp.108-130, 2008, collection architextes, 9782281193930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtiment comme document, les Maisons de la culture en France 1959-1982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern architecture in postwar Europe (Thilo Hilpert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thilo Hilpert, pp.133-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école d'architecture de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des écoles d’architecture (Coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D’A hors série. Direction de l’architecture et du patrimoine, Société d’éditions architecturales, pp.62, 2006, ISSN 1145 - 0835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du bidonville, Roland Simounet et le groupe CIAM-Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernité critique, autour du CIAM 9 d'Aix-en-Provence - 1953 (Jean-Lucien Bonillo, Claude Massu, Daniel Pinson dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imbernon, pp.206-218, 2006, 2-9516396-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture des écoles d’architecture, de la culture de l’enseignement à la singularité de l’équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des écoles d’architecture (Coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D’A hors série. Direction de l’architecture et du patrimoine, Société d’éditions architecturales, pp.20-27, 2006, ISSN 1145 - 0835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition Roland Simounet à l’œuvre et sa réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’architecture : la réception immédiate et la réception différée, L'œuvre jugée, l'édifice habité, le monument célébré (Gérard Monnier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.139-148, 2006, 2-85944-549-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nord de la frites (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord de la frites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Factory éditions, pp.5-7, 2006, 9782915443059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orient véhiculaire de Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Orient des architectes (Nathalie Bertrand dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence (PUP), pp.145-156, 2006, collection histoire des arts, 9782853996334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Au nord, le rêve de l’union de l’art et de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.66-69, 2005, 9782844262707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough à Dijon : la ville donnée à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough ET/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Bourgogne, pp.65-70, 2005, 2-913994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Propriété de M. Cavrois, Croix 1929-1932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.150-154, 2005, 9782844262707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Touquet le régionalisme n’est plus ce qu’il était</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire dans la diversité, architecture contextes et identités (Daniel Le Couédic &amp; Jean-François Simon dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.153-162, 2005, 9782753501102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough in Dijon : the city meets the eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough ET/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Bourgogne, pp.71-76, 2005, 2-913994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures et les images du Mouvement moderne (2), introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception de l'architecture du Mouvement moderne : Image, usage, héritage. Actes de la VIIe Conférence Internationale docomomo, Paris, Palais de l'UNESCO, 16-21 septembre 2002 (édité par Jean-Yves Andrieux, Fabienne Chevallier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo international, publication de l'Université de Saint-Etienne, pp.233-237, 2005, 2-86272-373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclectisme aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa urbaine (cat.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Lambersart, pp.8, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bougelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"LMB (la maison de) un inventaire - synthèse n°1" (cat.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La galerie Blanche, Unité d'habitation Le Corbusier, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’épreuve des années vingt, Vouloir et l’architecture régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vouloir, Lille 1925, Del Marle - Kupka - Mondrian - Van Doesburg - Lempereur-Haut, (Sylvie Férey, Nicolas Surlapière, Dominique Szymusiak dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Matisse, Snoek, pp.155-167, 2004, 9782907545389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.5-6, 2003, Jean-Michel Place / Photographie, 978858937295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa C et ses images manifestes, 1929-1939 (Robert Mallet-Stevens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, "La réception de l'architecture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.191-203, 2002, 978255893692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'architecture. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, La réception de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.7-9, 2002, 978255893692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalismes et reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Reconstruction. Reconstruire le Pas-de-Calais après la grande guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales du Pas-de-Calais, pp.311-322, 2002, 9782860620314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, La réception de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.7-9, 2002, 9782858936892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans l'enseignement de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des archives de l'architecture aux archives de de la ville (textes recueillis et publiés par Christian Oppetit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des archives de France - Minisère de la culture, pp.39-40, 2001, 2-911601-26-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough, ET (Cat.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Première Rue, pp.2-4, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’ombre de la Côte d’Opale (Malo-les-Bains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dunkerque, un port, des villes, un littoral, un siècle d’aventure urbaine, (Maurice Culot dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norma, pp.44-53., 2000, 9782909283494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une demeure aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une demeure 1934. Architecte : Rob Mallet-Stevens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, 2000, Architecture, 9782858935451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourd'hui, Pierre Vago et Sabaudia (entretien avec Pierre Vago le 5 octobre 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sabaudia "le rêve d'une ville nouvelle et l'architecture rationaliste" (catalogue de l'exposition éponyme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Archives du Monde du Travail, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esprit nouveau, effets modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille Métropole, un siècle d'architecture et d'urbanisme 1890-1993 (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.88-105, 1993, 9782281190755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit nouveau, effets modernes. Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille Métropole. Un siècle d'architecture et d'urbanisme, 1890-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.88-105, 1993, 9782281190755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pavlovsky. Les premiers chantiers : le Nord, 1920-1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures d'André Pavlovsky (Maurice Culot &amp; Jacques Pavlovsky)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Architecture / Norma, pp.24-33, 1991, Les années modernes, 9782909283005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures du sport en France, 1940 -1995, France Belgique-Canada-Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Compain-Gajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Noyer Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Docomomo France, numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parent : Subversive thinking, disruptive work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Noyer Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Crabtree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Docomomo France, special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parent, la pensée subversive, l'œuvre perturbatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Noyer Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Docomomo France, numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Toulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, pp.101, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. La patrimonialisation de l'architecture des XIXe et XXe siècles et sa réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AL-Sabil. Revue d'Histoire, d'Archéologie et d'Architecture Maghrébines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial thématique (16), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luminous Horizon of Le Corbusier’s last project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LC. Revue de recherches sur Le Corbusier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réforme aujourd’hui inapplicable ? (entretien avec Richard Klein, président du CNECEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous qualifions des candidats, sans postes de titulaire à la clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°295, p.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delcourt House (1967-1970). The last house by Richard Neutra architect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docomomo Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°64 Modern Houses, p.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns are made from houses, Jean-Pierre Watel (1933-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docomomo Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, p. 89-91. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52200/63.A.UG2EFZB8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinisme V/S Naturalisme. Architectures et paysages de la voiture sur les côtes de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier public de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°13, p. 40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour toutes les archives d’architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, Archives d’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, p.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confédération Syndicale des Familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nors série Archisaccuplastikophilie (Éric Monin dir.), p. 27, 86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors série n°70 - Hauts de France. La Première Reconstruction 1919-1939, p.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docomomo, Héritage architectural du XXe siècle et label Architecture Contemporaine Remarquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 24, p.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, p.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart. Un moderne à la plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieilles Maisons Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 274, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cité de l´Etoile, Bobigny, 1956–1963, Georges Candilis, Alexis Josic, Shadrach Woods Architects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docomomo Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, p.23-27. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52200/54.I.ZCGBQ0C2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'architecture, construire l'histoire, fabriquer le patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Toulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honegger frères architectes et constructeurs 1930-1969 (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour le Lignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Touquet, du &amp;quot;paradis des sports&amp;quot; à la &amp;quot;station des quatre saisons&amp;quot;. Nouveaux programmes de l’architecture littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 165, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplodocus du Nouveau siècle (Guillaume Gillet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Guillaume Gillet (1912-1987, un architecte des trente glorieuses (25), pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’architecture moderne (Léon Moussinac et l’architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites Entrer l’Infini (Société des amis de Louis Aragon et Elsa Triolet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille, les architectures de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuel (Ensap de Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2005-2006 (11), pp.186-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Touquet, patrimoine protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin historique et artistique du vieux Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, acte du 47e congrès des sociétés savantes du Nord de la France (184), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Colombo, l’invention du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 370, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’architecture moderne (Léon Moussinac et l’architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites Entrer l’Infini (Société des amis de Louis Aragon et Elsa Triolet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Niemeyer. Un brésilien à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 373, pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bel hier et le grand ensemble (au sujet de Le Grand Ensemble de Mathieu Pernot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 373, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Pingusson architecte (1894-1968) (Au sujet de l’ouvrage de Simon Texier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 373, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design « sur le pouce » (Au sujet de Take away. Design for eating on the move)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures avec sociologue (Au sujet de Yves Lion. Logement avec architecte de Jean-Michel Léger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’architecture (Jean Taricat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18/19, pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testament de Frank Lloyd Wright (au sujet de FLW, a testament traduit et présenté par Claude Massu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 363, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et patrimoine, ses hippodromes : Le Touquet-Paris-Plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieilles Maisons Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 210, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture pour tous à Londres et à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 358, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckminster Fuller, poète ingénieur. Robert Snyder, Buckminster Fuller : scénario pour une autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 357, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie, Le Corbusier, Pavillon suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lacoste, une vitalité éclectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 350, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures expérimentales 1950-2000. Collection du Frac Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 350, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin d’un monde. Le Corbusier : L’Unité d’habitation de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 355, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige du design. The Design Encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 355, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa urbaine. Un concours international d'architecture, une exposition, un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuel (Ensap de Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2003-2004 (09), pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Les Maisons de Meudon 1949-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaudie. Éloge de la différence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 353, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Déco 1910-1939 (exposition au V&A, Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 348, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurd Lewerentz, 1885-1975. Le dépouillement comme caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’entretien dans l’archéologie du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Dudok. Hilversum : Dudok-ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 349, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets réinventés, la création populaire à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 343, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graig Ellwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 342, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre ouvert pour Fernand Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 338, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus & Kaan, building. Architecture sérieuse et romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 340, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough, « OUTLINE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 337, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. La grille de la villa Reifenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer le XXe siècle (présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Del Marle, Archéologie néoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 336, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your private sky : Richard Buckminster Fuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 332, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et architecture : République et Canton de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10-11, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du projet. La contribution des écoles d’architecture à l’exposition &amp;quot;Roland Simounet à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil Built, the architecture of the Modern Movement in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 337, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Le Pavillon du Centenaire de l’Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Johannes Pieter Oud 1890-1963, Poetic fonctionalist. The complete Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 336, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Roland Simounet, Paul Decaux, Raphaël Hoden, Le Corbusier et Charles Vollery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Noailles, une aventure moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 335, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abbaye du Thoronet, la mesure de la perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 335, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel des Etats-Unis. Quelques hirondelles ne font pas le printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 333, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séminaire archéologie du projet et les archives de Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Le pavillon de l’Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvaise graine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Le Pavillon du Centenaire de l'Aluminium, un patrimoine véhiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Venacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé, Le balai et l'huile de coude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le B.a. ba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, journal d'architecture pratique et culturel (1), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vollery, une architecture pour l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42-43, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42-43, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Moderne im Abseits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 42, pp.2386-2389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une cité industrielle, Charles Bourgeois et l'habitation des industriels du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieilles Maisons Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Le Nord (155), pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem pour l’institut de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 294, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut de l'Environnement, Robert Joly architecte, 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44-45, pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour aux sources, Lycée Montebello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix techniques en question, le discours de l'architecture régionaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n°6, éditions de la Maison des Sciences de l'Homme, ER 191 du CNRS,, pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR München)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence du composant, modestie de l’architecture (notice à propos des panneaux CIMT/Jean Prouvé du Lycée Félix Faure à Pantin, 1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservatoire National des Arts et Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis (Corpus 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Projet de cité ouvrière pour la lainière de Roubaix, 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Pavillon de la presse, Lille 1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Projet pour l’école d’architecture de Lille, 1938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Villa Cavrois, la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Propriété de M. Cavrois, Croix 1929-1932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR Leipzig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario dell’architettura del XX secolo, (Carlo Olmo dir.) UTET/Umberto Allemandi &amp;Cie (Turin/Londres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L'Architecture Française (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.295-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L'Architecture d'Aujourd'hui (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Techniques et Architecture (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.321-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Herbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario dell’architettura del XX secolo, (Carlo Olmo dir.) UTET/Umberto Allemandi &amp;Cie (Turin/Londres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. Le groupe de logements sociaux des 400 maisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Lille (Éric Bussière dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR Leipzig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Debrouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR Leipzig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Jean Dubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Louis Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Émile Dubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;revue Acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Louis Quételart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Paul Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.644-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du patrimoine, acteurs en tension : synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Architecture, aluminium et patrimoine XXe – XXIe siècles, entre innovation, patrimoine et environnement. (ANR Archipal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archipal; Centre de recherche et de restauration des musées de France, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement social, monument du XXe siècle ou héritage encombrant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La patrimonialisation de l’architecture des XIXe et XXe siècles et sa réhabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAU Tunis, Jun 2022, Carthage, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts versus école Régionale d’Architecture, Lille 1935-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e séminaire de la recherche ANR EnsARCHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR EnsARCHI; Ecole nationale supérieure de Strasbourg, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche contribue-t-elle à la réévaluation d’une période charnière de la production du logement social en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum archi XXe n°03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison européenne des sciences de l’homme et de la société, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Niemeyer et les monuments de la culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Architecture et politique au XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français, Ambassade de France en Bulgarie, Jun 2022, Sofia (Bulgaria), Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation and dissemination media impact, Mediation of architecture, means and effects (Présentation de la session 7-a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence internationale de docomomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo International, Univesité de Tokyo, Aug 2021, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and material heritage restoration of Le Corbusier’s works, History and restoration (présentation de la session 11-b)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence internationale de docomomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo International, Univesité de Tokyo, Aug 2021, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edifice, composant, objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aluminium dans l’architecture et la ville XIXe –XXe siècles, un patrimoine en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Archipal, ensa de Paris-Belleville., Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective social housing in France, an heritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing the post socialist heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté d’architecture, Université technique et économie, BME, Institut Français., Oct 2019, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire pour l’avenir (1917-1939), synthèse des journées et conférence de clôture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Première Reconstruction en Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale des Affaires Culturelles des Hauts-de-France, Nov 2019, Saint-Quentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logements de la croissance, quel héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La requalification du logement du XXe siècle : stratégies architecturales et innovation technologique, perspective européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REHA, PUCA, Ministère de la transition écologique et solidaire, Politecnico di Torino, Nov 2018, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyages de l’objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer les objets techniques. L’œuvre de Jean Prouvé : actualité et perspectives 1945-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, TSAM, Sep 2018, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the legacy of the architecture of change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conférence of docomomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo International, Aug 2018, Ljubljana., Slovenia. p.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New programs, old tales, reconsidering modern history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture of Ukraine 1955-1975. The second wave of modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National university of civil engineering and architecture, docomomo Ukraine, Oct 2013, Kharkiv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtel de ville, le beffroi et le marché couvert de Saint-Lô. Reconstruction, renaissance et reconnaissance (à paraître dans La reconstruction dans la Manche (1944-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnsArchi. Rapport de l'axe 1 Écoles : région, nation et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR EnsArchi. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EnsArchi : L’enseignement de l’architecture au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana bela de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Innovation et label ACR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2021-KLE, BRAUP; LACTH (ENSAP de Lille); ENSAP Lille; DRAC Haut-de-France; CAUE du Nord. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'innovation. Connaître et gérer le legs du logement social, expérimental et innovant de la décennie 1968-1978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bela De Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2020-ARA, Ecole Nationale Supérieure d'Architecture de Marseille-Luminy; Laboratoire INAMA; Ecole Nationale Supérieure d'Architecture et de Paysage de Lille; Laboratoire d'architecture conception territoire histoire (LACTH); Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la croissance, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertaud Du Chazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture de Lille et des régions Nord. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la croissance, tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture de Lille et des régions Nord. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église de Rocquigny, Jean-Louis Sourdeau architecte (1889-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grafteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Régionale des Affaires Culturelles Nord-Pas-de-Calais, Lille. 1995, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard KLEIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'Histoire et de culture architecturale, Université de Lille, École nationale supérieure d'architecture et de paysage de Lille, Chercheur au LACTH.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... La villa Cavrois (édition revue et augmentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2023, Regards.., 978-2-7577-0872-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Innovation, les derniers modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, 2023, carnet d'architecture, Simon Texier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°20, « l’architecture en série et le patrimoine ». »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.288, 2021, 9782905865151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-rise buildings in France, a modern heritage 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">docomomo France. Hermann, 2021, 9791037006547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immeubles de grande hauteur en France, un héritage moderne, 1945-1975.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">docomomo France. Hermann, pp.208, 2020, 9791037003409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.188, 2018, Architectures contemporaines, Richard Klein, 9782705695743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’architecture de la métropole lilloise (réédition et révision de l'édition de 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Bailly de Tilleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de développement et d'urbanisme Lille Métropole. Le Passage Paris-New York Éditions, nouvelle édition revue et augmentée, 2018, 9782847423945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Marantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MétisPresses, 2018, 978-2-94-0563-32-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens et ses photographes. La collection Jean-Louis Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.64, 2018, Regards .., 978275770610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet. Dialogues sur l’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les productions du Effa, pp.173, 2017, 9782956050827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de la culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.192, 2017, carnet d'architecture, Simon Texier, 9782757705575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures à Villeneuve d’Ascq, guide par quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAP de Lille. 2017, 978-2-90-586530-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'architecture au XXe siècle. Quelles sources ? Quelle histoire ?, n°1 (CAPA / ENSA Paris-Malaquais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne (de) Saint Pulgent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSA Strasbourg. 1, pp.64, 2016, HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle, Eric Gross</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... The villa Cavrois (édition anglaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2015, Regards.., 978-2-7577-0354-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. La villa Cavrois (réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.232, 2015, Architectures contemporaines, série Études, Gérard Monnier, 978-2-7084-0729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... La villa Cavrois (première édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2015, Regards.., 978-2-7577-0423-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards... De villa Cavrois (édition néerlandaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du patrimoine, pp.72, 2015, Regards.., 978-2-7577-0461-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart. Architecte au Touquet Paris-Plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions du Passe-Temps, pp.144, 2015, 2-917563-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Agir pour l’architecture moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du patrimoine, pp.192, 2014, Carnet d'architectes, Simon Texier, 978-2-7577-0289-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°12, « Représentations de l'architecture contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.252, 2013, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corbusier. Le Palais des congrès de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.160, 2011, Architectures contemporaines, série Études, Gérard Monnier, 978-2-7084-0902-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Cardot et Pierre Joly dans le Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cinqualbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison de la ville et de l'architecture, pp.74, 2011, 978-2-95321123-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°10. Architecture et paysage, situations contemporaine. Dix ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.270, 2010, 9782905865038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°10, « Architecture et paysage, situations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la maisons des sciences de l'homme, pp.220, 2010, 9782905865038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’architecture de la métropole lilloise (réédition et actualisation de l'édition de 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Bailly de Tilleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de développement et d'urbanisme Lille Métropole. Le Passage Paris-New York Éditions, nouvelle édition revue et augmentée, 2009, 9782847423945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°08. L'architecture et l'évènement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la maisons des sciences de l'homme, pp.291, 2009, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. La villa Cavrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.232, 2005, Architectures contemporaines, série Études, Gérard Monnier, 2-7084-0729-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues sur l’invention, Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Moniteur, pp.173, 2005, Questions d'architecture, 9782281192483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’architecture de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Bailly de Tilleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de développement et d'urbanisme Lille Métropole. Le Passage Paris-New York Éditions, 2004, 9782847423945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Guimard, Robert Mallet-Stevens, villas modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNDP, pp.68, 2004, 9782240016140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années ZUP, architectures de la croissance 1960-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, pp.301, 2002, 9782708406292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, &amp;quot;La réception de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Place, pp.270, 2002, 978255893692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet à l’œuvre, architecture 1951-1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'art moderne Lille Métropole et Institut français d'Architecture, 168 p, 2000, 2-86961-060-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailleul ville reconstruite, 1919-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mamou-Guillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Oger-Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inventaire général, 1999, Itinéraires du patrimoine, 2-908271-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mobile home dans le désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Laurent Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godeleine-M Vanhersel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Lettre Volée, pp.221, 1998, Le couloir parallèle, Michel Baudson, 9782873170707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Architecture - Norma, 192 p, 1998, Collection Les années modernes, 9782909283371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Touquet Paris-Plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Architecture-Norma, 168 p., 1994, Les années modernes, 9782909283128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage esthétique de l'architecture navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'art de Nantes - MuMa Le Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paquebot 1913-1942. Une esthétique transatlantique. (Adeline Collange-Perugi &amp; Sophie Lévy dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in fine, pp.92-101, 2024, 978-238203-205-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage architectural de Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion presses universitaires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l’Université de Lille (Sophie Braun &amp; Fabien Mignot coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-37, 2024, 978-2-7574-4271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Neutra. Vie et Forme. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Neutra, Vie et Forme (traduction Pierre Lebrun)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.9-10, 2023, 9791037031044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Graf & Giulia Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et récompenses. Palmarès 2023. Académie d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Architecture, p.41, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives parallèles, Philippe De Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En perspective. Philippe De Gobert, villa Cavrois.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, p. 4-8, 2023, 9782757708941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture impérissable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessins d’élèves architectes aux Beaux-Arts. Des programmes aux projets (Amandine Diener &amp; Gauthier Bolle dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lieux dits, p. 90-107, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la reconstruction (1917-1939). Construire le régionalisme ou la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Académique du Touquet Paris-Plage 2020-2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114e à 116e année., pp.145-154, 2023, 1273-6384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée d’art moderne, Villeneuve d’Ascq (1978-1983) Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention du Musée moderne 1930-1970 (Simon Texier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, p.148-167., 2023, 9782757708200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Beaux-Arts versus école régionale d’architecture, Lille 1935-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’enseignement de l’architecture (Anne-Marie Châtelet &amp; Nathalie Lapeyre dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, p. 167-174, 2023, 9782940711336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et récompenses. Palmarès 2022. Académie d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Architecture, p.30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Lods, Eduquer à l’architecture moderne (textes réunis par David Bihanic et Pieter Uyttenhove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athom, p.273-276, 2022, 9782957385515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Innovation et label Architecture Contemporaine Remarquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture du XXe siècle : patrimoine culturel et matière à projet, Philippe Grandvoinnet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, p. 82-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frères André architectes (Caroline Bauer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.5-6, 2022, Architectures contemporaines, 9791037006219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série Images Tranquilles, N°2-B1-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélange à Joseph Abram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Jean-Michel Place, p. 252-254, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et récompenses. Palmarès 2022. Académie d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Architecture, p.36, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires avec archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers et pixels - Collecter, conserver et étudier l’archive d’architecture (Charlotte Mus &amp; Hugo Massire dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 115-125, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture en série et le patrimoine, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LACTH, Ensapl, Université de Lille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°20, « l’architecture en série et le patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, p.07-10, 2021, 9782905865151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thala Dan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villas balnéaires au Touquet Paris-Plage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome IV, Les éditions du Passe-temps, p. 46-47, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zehrfuss et Jean Sebag, l’immeuble de logement de grande hauteur : reproduction et adaptation de la série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°20 « L’architecture en série et le patrimoine » (Richard Klein &amp; Caroline Bauer dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ensap de Lille, LACTH, Maison des Sciences de l’Homme, p. 27-36., 2021, 978290905865151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures dans l’enseignement à l’école régionale d’architecture de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche du comité d’histoire du ministère de la culture sur les politiques, les institutions et les pratiques culturelles https://chmcc.hypotheses.org/11569</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Pipes, One standing, THEN AND. Peter Downsbrough à la Galerie blanche, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belgian Connection. Cinq artistes bruxellois proches de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Première Rue, p.45-46, 2021, 9782957964505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture éphémère des pavillons de Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empavillonner (David Bihanic, Bernard Gabillon, Olivier Koettlitz, Jocelyn Le Creurer, Aurélien Maillard dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athom, p. 54-75, 2021, 9782957385508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavillon du centenaire de l’aluminium, transports et tribulations (Jean Prouvé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empavillonner (David Bihanic, Bernard Gabillon, Olivier Koettlitz, Jocelyn Le Creurer, Aurélien Maillard dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athom, p. 94-111, 2021, 9782957385508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison Delcourt (1967-1970), Richard Neutra architecte. Conservatoire des techniques de l'architecture domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°19. Technologie et bâtiment : un patrimoine silencieux (Eric Monin &amp; Antonella Mastrorilli dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.85-93, 2020, 9782905865144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures avec étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Label patrimoine du XXe siècle, 15 ans de valorisation de l’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Cultrure, p. 6-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture des écoles d’architecture, un objet d’étude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures manifeste. Les écoles d'architecture en France depuis 1950 (Éléonore Marantz &amp; Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MetisPresses, p. 9-12, 2018, 978-2-94-0563-32-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, le bidonville, l’habitat et l’architecte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kader Attia, Les racines poussent aussi dans le béton. Roots also grow in concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacVal, p. 298-301, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallet-Stevens, Was für ein Erbe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum aktuellen Umgang mit den Bauten der Moderne (Alex Dill dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Karlsruhe (TH) + docomomo-de, pp.55-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien et la disparition de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°16. L'architecture et la disparition (Ana bela de Araujo &amp; Catherine Blain dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.137-142, 2017, 9782905865090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien de l’architecture et la disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LACTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques, n°16 L'architecture de la disparition (Ana bela de Araujo &amp; Catherine Blain dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ensap de Lille, Maison des Sciences de l’Homme, Université de Lille, pp.139-144, 2017, 9782905865090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes sont faites de maisons, Jean-Pierre Watel (1933-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lotissements, une histoire de l’habitat individuel groupé de 1940 à nos jours (Philippe Hénault dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Carré. La Découverte. Ministère de la Culture, pp.46-51, 2017, 9782373680317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Une cité Moderne (présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une cité Moderne (fac similé du port folio Une cité moderne édité par Charles Massin en 1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, 2016, 978 -2-7577-0529-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. A modern city (introductory text)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une cité Moderne (fac similé du port folio Une cité moderne édité par Charles Massin en 1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du patrimoine, 2016, 978 -2-7577-0529-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de mer pour tous. Nouveaux programmes et villes nouvelles (1930-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous à la plage (Bernard Toulier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPA, éditions Lienart, 2016, pp.74-99, 2016, 9782359061697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aublet-Robert Delaunay ,Tony Garnier, Jean Gorin, Robert Mallet-Stevens, Théo Van Doesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Architecture. Centre Pompidou (Olivier Cinqualbre dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.62-63, 168-169, 74-175, 274-279, 467-468, 2016, 978-2-84426-707-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de mer pour tous. Nouveaux programmes et villes nouvelles (1930-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous à la plage. Villes balnéaires du XVIIIe siècle à nos jours (Bernard Toulier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, Cité de l'architecture et du patrimoine, pp.72-97., 2016, 978233559061697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des campus, 1965-1985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux du savoir (Thierry Baert, Cécile Féru, Didier Joseph-François, Richard Klein, Dominique Mons et Jean-Louis Picqué)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage,, pp.102-129, 2015, 9782847422528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si loin, si proche, John Robinson Whitley et la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome XXXI (2013), Bulletin de la commission départementale d'histoire et d'archéologie du Pas-de-Calais, pp.75-86, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si loin, si proche, John Robinson Whitley et la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Académique du Touquet Paris-Plage, cent-cinquième à cent-septième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011-2013, pp.117-129, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet. Une petite maison dans un vaste paysage, c’est très difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus mare nostrum. Habiter le mythe méditerranéen (Jean-Lucien Bonillo dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel des arts. Centre méditerranéen d'Art, pp.82-91, 2014, 978-2-913959-55-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Les années 1950 et la renaissance de l’architecture, Léon Saxer architecte, Louis Quételart architecte, Le nouveau style touquettois moderne, Villas modernes, La maison de Pierre Quételart, Régionalisme, Le retour du toit de chaume, Des cônes et des cercles, Vers de nouvelles villas modernes, Waclaw Jacek Sawicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villas balnéaires du Touquet Paris-Plage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Les éditions du Passe-Temps, 2014, 9782951756366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Albert Camus à Orléansville (1955-1961), Louis Miquel & Roland Simounet architecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa : big change / big chance (Benno Albrecht dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione La triennale di Milano. Catalogue d'exposition, pp.144-146, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview (avec Kader Attia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RepaiR (Kader Attia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackjack éditions, pp.138-141, 2014, 9782918063360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des Cahiers Thématiques n°12 (Représentations de l'architecture contemporaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°12. Représentations de l'architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.7-9, 2013, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Cahiers Thématiques n°08 (L'architecture et l'évènement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°08 L'architecture et l'évènement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.7-10, 2013, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, instrument documentaire et représentations critiques de l’architecture contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°12. Les représentations de l’architecture contemporaine (Richard Klein &amp; Eric Monin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ensap de Lille, Maison des Sciences de l’Homme, pp.193-202, 2013, 978-2905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Valette, Anatole Bienaimé, Arsène Bical, Albert Pouthier, Louis Quételart, Horace Pouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villas balnéaires du Touquet Paris-Plage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les éditions du Passe-Temps, 2012, 9782951756342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aluminium Centenary Pavillion, a Heritage un Pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and Conserving Industrialised and Prefabricated Architecture (Dir. Franz Graf &amp; Yvan Delemontey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École polytechnique fédérale de Lausanne TSAM-ENAC, Presses polytechniques et universitaires romandes, pp.132-138, 2012, 9782880749606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchinismo versus naturalismo, architetture e paesaggi dell’automobile sulle coste della Manica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milano Marittima 100. Paesaggi e architetture per il turismo balneare (A cura di Valentina Orioli)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Paravia Bruno Mondadori, pp.109-114, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'horizon lumineux du dernier projet de Le Corbusier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture lumineuse au XXe siècle (Éric Monin &amp; Nathalie Simonnot dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.70-75, 2012, 978-94-6161-042-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavillon du centenaire de l’aluminium, un patrimoine en pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture industrialisée et préfabriquée : connaissance et sauvegarde (Dir. Franz Graf &amp; Yvan Delemontey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École polytechnique fédérale de Lausanne TSAM-ENAC, Presses polytechniques et universitaires romandes, pp.120-131, 2012, 9782880749606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur Art is Arp, de l’atelier à l’exposition, rencontre autour d’Arp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arp en ses ateliers d’art et d’écriture (présenté par Aimée Bleikasten)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Jean Hans Arp, Musées de la ville de Strasbourg, pp.192-211, 2011, 978-235125-087-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtel de ville, l’aéroport, le marché couvert, les motels du golf, la nouvelle digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Touquet Paris-Plage, 1912-2012. Un siècle d’histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Henry - Société Académique, pp.62-63, 102-103, 108-109, 182-183, 186-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité de l’Étoile (Candilis, Josic, Woods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands ensembles, une architecture du XXe siècle (Coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Dominique Carré éditeur, pp.28-37, 2011, 978-2-915755-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Maeght, Saint Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'œuvre ? Architecture de musées 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.72-75, 2010, 978-2-35983-001-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la métamorphose du programme, Roland Simounet à Villeneuve d’Ascq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaM « Histoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaM - Lille Métropole Musée d'art, pp.38-45, 2010, 978-2-86961-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeght Fondation, Saint Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Pieces ? Museum Architecture. France 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.72-75, 2010, 978-2-35983-002-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette : l’architecture réduite à l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’architecture moderne s’exposait, 1922-1932 (Catherine Coley &amp; Danièle Pauly dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAGE, pp.123-131, 2010, 978-2-84975-186-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille Métropole. Museum of Modern Art, Villeneuve-d'Ascq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Pieces ? Museum Architecture. France 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.98-101, 2010, 978-2-35983-002-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'art moderne, Lille Métropole, Villeneuve-d'Ascq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'œuvre ? Architecture de musées 1937-2014 (Philip Jodidio, Laurent Le Bon, Aurélien Lemonier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou-Metz, pp.98-101, 2010, 978-2-35983-001-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture comtemporaine, l'événement et le timbre poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°08. L'architecture et l'évènement (Richard Klein &amp; Eric Monin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.167-173, 2009, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons de la culture, architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures de la Culture, Culture de l’architecture, (Domnique Aris &amp; Élisabeth Henry dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMN-Ministère de la culture, pp.42-65, 2009, 9782757700372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage des nouveaux programmes de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauten der boomjahre, paradoxien der erhaltung (Architectures de la croissance, les paradoxes de la sauvegarde) (Uta Hassler &amp; Catherine Dumont d’Ayot dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für denkmapflege, ETH Zürich, Infolio éditions, Gollion, pp.72-83, 2009, 978-2-88474-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'architecture et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°8. L'architecture et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la maisons des sciences de l'homme, pp.7-10, 2009, 9782905865052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk van den Heuvel, Maarten Mesman, Wido Quist, Bert Lemmens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenge of change, dealing with the legacy of the modern movement, docomomo. 10th International Docomomo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, pp.259-264, 2008, 9781586039172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d’Opale : une conquête méthodique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes balnéaires d’Europe occidentales du XVIIIe siècle à nos jours, (Yves Perret-Gentil, Alain Lottin &amp; Jean Pierre Poussou dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, pp.79-192., 2008, Histoire maritime, 978-2-84050601-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux, des maisons du peuple aux maisons de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Malraux et l’architecture (Dominique Hervier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux et documents n°24, Comité d'histoire du ministère de la Culture et de la communication, Le Moniteur, pp.108-130, 2008, collection architextes, 9782281193930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques maisons au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison contemporaine. Architecture et modes de vie (textes réunis par Philippe Dufieux sous la direction de Catherine Grandin-Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE du Rhône, pp.21-37, 2008, 9782912533159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtiment comme document, les Maisons de la culture en France 1959-1982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern architecture in postwar Europe (Thilo Hilpert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thilo Hilpert, pp.133-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition Roland Simounet à l’œuvre et sa réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’architecture : la réception immédiate et la réception différée, L'œuvre jugée, l'édifice habité, le monument célébré (Gérard Monnier dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.139-148, 2006, 2-85944-549-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du bidonville, Roland Simounet et le groupe CIAM-Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernité critique, autour du CIAM 9 d'Aix-en-Provence - 1953 (Jean-Lucien Bonillo, Claude Massu, Daniel Pinson dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imbernon, pp.206-218, 2006, 2-9516396-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture des écoles d’architecture, de la culture de l’enseignement à la singularité de l’équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des écoles d’architecture (Coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D’A hors série. Direction de l’architecture et du patrimoine, Société d’éditions architecturales, pp.20-27, 2006, ISSN 1145 - 0835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nord de la frites (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord de la frites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Factory éditions, pp.5-7, 2006, 9782915443059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orient véhiculaire de Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Orient des architectes (Nathalie Bertrand dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence (PUP), pp.145-156, 2006, collection histoire des arts, 9782853996334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école d'architecture de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des écoles d’architecture (Coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D’A hors série. Direction de l’architecture et du patrimoine, Société d’éditions architecturales, pp.62, 2006, ISSN 1145 - 0835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough à Dijon : la ville donnée à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough ET/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Bourgogne, pp.65-70, 2005, 2-913994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Propriété de M. Cavrois, Croix 1929-1932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.150-154, 2005, 9782844262707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Au nord, le rêve de l’union de l’art et de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.66-69, 2005, 9782844262707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Touquet le régionalisme n’est plus ce qu’il était</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire dans la diversité, architecture contextes et identités (Daniel Le Couédic &amp; Jean-François Simon dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.153-162, 2005, 9782753501102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough in Dijon : the city meets the eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough ET/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Bourgogne, pp.71-76, 2005, 2-913994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures et les images du Mouvement moderne (2), introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception de l'architecture du Mouvement moderne : Image, usage, héritage. Actes de la VIIe Conférence Internationale docomomo, Paris, Palais de l'UNESCO, 16-21 septembre 2002 (édité par Jean-Yves Andrieux, Fabienne Chevallier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo international, publication de l'Université de Saint-Etienne, pp.233-237, 2005, 2-86272-373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éclectisme aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa urbaine (cat.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Lambersart, pp.8, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bougelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"LMB (la maison de) un inventaire - synthèse n°1" (cat.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La galerie Blanche, Unité d'habitation Le Corbusier, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’épreuve des années vingt, Vouloir et l’architecture régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vouloir, Lille 1925, Del Marle - Kupka - Mondrian - Van Doesburg - Lempereur-Haut, (Sylvie Férey, Nicolas Surlapière, Dominique Szymusiak dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Matisse, Snoek, pp.155-167, 2004, 9782907545389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.5-6, 2003, Jean-Michel Place / Photographie, 978858937295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa C et ses images manifestes, 1929-1939 (Robert Mallet-Stevens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, "La réception de l'architecture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.191-203, 2002, 978255893692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'architecture. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, La réception de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.7-9, 2002, 978255893692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalismes et reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Reconstruction. Reconstruire le Pas-de-Calais après la grande guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales du Pas-de-Calais, pp.311-322, 2002, 9782860620314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Thématiques n°02, La réception de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, pp.7-9, 2002, 9782858936892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans l'enseignement de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des archives de l'architecture aux archives de de la ville (textes recueillis et publiés par Christian Oppetit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des archives de France - Minisère de la culture, pp.39-40, 2001, 2-911601-26-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough, ET (Cat.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Première Rue, pp.2-4, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’ombre de la Côte d’Opale (Malo-les-Bains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dunkerque, un port, des villes, un littoral, un siècle d’aventure urbaine, (Maurice Culot dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norma, pp.44-53., 2000, 9782909283494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une demeure aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une demeure 1934. Architecte : Rob Mallet-Stevens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Place, 2000, Architecture, 9782858935451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourd'hui, Pierre Vago et Sabaudia (entretien avec Pierre Vago le 5 octobre 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sabaudia "le rêve d'une ville nouvelle et l'architecture rationaliste" (catalogue de l'exposition éponyme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Archives du Monde du Travail, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esprit nouveau, effets modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille Métropole, un siècle d'architecture et d'urbanisme 1890-1993 (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.88-105, 1993, 9782281190755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit nouveau, effets modernes. Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille Métropole. Un siècle d'architecture et d'urbanisme, 1890-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.88-105, 1993, 9782281190755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pavlovsky. Les premiers chantiers : le Nord, 1920-1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures d'André Pavlovsky (Maurice Culot &amp; Jacques Pavlovsky)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Architecture / Norma, pp.24-33, 1991, Les années modernes, 9782909283005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures du sport en France, 1940 -1995, France Belgique-Canada-Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Compain-Gajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Noyer Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Docomomo France, numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parent : Subversive thinking, disruptive work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Noyer Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Crabtree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Docomomo France, special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parent, la pensée subversive, l'œuvre perturbatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Noyer Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Docomomo France, numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Toulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, pp.101, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. La patrimonialisation de l'architecture des XIXe et XXe siècles et sa réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AL-Sabil. Revue d'Histoire, d'Archéologie et d'Architecture Maghrébines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial thématique (16), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luminous Horizon of Le Corbusier’s last project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LC. Revue de recherches sur Le Corbusier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réforme aujourd’hui inapplicable ? (entretien avec Richard Klein, président du CNECEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous qualifions des candidats, sans postes de titulaire à la clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°295, p.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delcourt House (1967-1970). The last house by Richard Neutra architect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docomomo Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°64 Modern Houses, p.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns are made from houses, Jean-Pierre Watel (1933-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docomomo Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, p. 89-91. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52200/63.A.UG2EFZB8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinisme V/S Naturalisme. Architectures et paysages de la voiture sur les côtes de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier public de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°13, p. 40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confédération Syndicale des Familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nors série Archisaccuplastikophilie (Éric Monin dir.), p. 27, 86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour toutes les archives d’architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, Archives d’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, p.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors série n°70 - Hauts de France. La Première Reconstruction 1919-1939, p.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docomomo, Héritage architectural du XXe siècle et label Architecture Contemporaine Remarquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 24, p.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, p.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart. Un moderne à la plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieilles Maisons Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 274, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cité de l´Etoile, Bobigny, 1956–1963, Georges Candilis, Alexis Josic, Shadrach Woods Architects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docomomo Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, p.23-27. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52200/54.I.ZCGBQ0C2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'architecture, construire l'histoire, fabriquer le patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Toulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honegger frères architectes et constructeurs 1930-1969 (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour le Lignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diplodocus du Nouveau siècle (Guillaume Gillet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Guillaume Gillet (1912-1987, un architecte des trente glorieuses (25), pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Touquet, du &amp;quot;paradis des sports&amp;quot; à la &amp;quot;station des quatre saisons&amp;quot;. Nouveaux programmes de l’architecture littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 165, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’architecture moderne (Léon Moussinac et l’architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites Entrer l’Infini (Société des amis de Louis Aragon et Elsa Triolet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’architecture moderne (Léon Moussinac et l’architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites Entrer l’Infini (Société des amis de Louis Aragon et Elsa Triolet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Colombo, l’invention du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 370, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Niemeyer. Un brésilien à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 373, pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bel hier et le grand ensemble (au sujet de Le Grand Ensemble de Mathieu Pernot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 373, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille, les architectures de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuel (Ensap de Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2005-2006 (11), pp.186-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Touquet, patrimoine protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin historique et artistique du vieux Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, acte du 47e congrès des sociétés savantes du Nord de la France (184), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Pingusson architecte (1894-1968) (Au sujet de l’ouvrage de Simon Texier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 373, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design « sur le pouce » (Au sujet de Take away. Design for eating on the move)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures avec sociologue (Au sujet de Yves Lion. Logement avec architecte de Jean-Michel Léger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’architecture (Jean Taricat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18/19, pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testament de Frank Lloyd Wright (au sujet de FLW, a testament traduit et présenté par Claude Massu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 363, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et patrimoine, ses hippodromes : Le Touquet-Paris-Plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieilles Maisons Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 210, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture pour tous à Londres et à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 358, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie, Le Corbusier, Pavillon suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckminster Fuller, poète ingénieur. Robert Snyder, Buckminster Fuller : scénario pour une autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 357, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin d’un monde. Le Corbusier : L’Unité d’habitation de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 355, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige du design. The Design Encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 355, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures expérimentales 1950-2000. Collection du Frac Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 350, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa urbaine. Un concours international d'architecture, une exposition, un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuel (Ensap de Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2003-2004 (09), pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaudie. Éloge de la différence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 353, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Les Maisons de Meudon 1949-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lacoste, une vitalité éclectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 350, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurd Lewerentz, 1885-1975. Le dépouillement comme caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Déco 1910-1939 (exposition au V&A, Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 348, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre ouvert pour Fernand Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 338, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets réinventés, la création populaire à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 343, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graig Ellwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 342, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus & Kaan, building. Architecture sérieuse et romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 340, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’entretien dans l’archéologie du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Dudok. Hilversum : Dudok-ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 349, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil Built, the architecture of the Modern Movement in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 337, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Del Marle, Archéologie néoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 336, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your private sky : Richard Buckminster Fuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 332, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et architecture : République et Canton de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10-11, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du projet. La contribution des écoles d’architecture à l’exposition &amp;quot;Roland Simounet à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Le Pavillon du Centenaire de l’Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Johannes Pieter Oud 1890-1963, Poetic fonctionalist. The complete Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 336, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Roland Simounet, Paul Decaux, Raphaël Hoden, Le Corbusier et Charles Vollery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Noailles, une aventure moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 335, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abbaye du Thoronet, la mesure de la perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 335, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel des Etats-Unis. Quelques hirondelles ne font pas le printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 333, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downsbrough, « OUTLINE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 337, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. La grille de la villa Reifenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer le XXe siècle (présentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séminaire archéologie du projet et les archives de Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Le pavillon de l’Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvaise graine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé. Le Pavillon du Centenaire de l'Aluminium, un patrimoine véhiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Venacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prouvé, Le balai et l'huile de coude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le B.a. ba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, journal d'architecture pratique et culturel (1), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vollery, une architecture pour l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42-43, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42-43, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Moderne im Abseits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 42, pp.2386-2389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une cité industrielle, Charles Bourgeois et l'habitation des industriels du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieilles Maisons Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Le Nord (155), pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem pour l’institut de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 294, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour aux sources, Lycée Montebello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut de l'Environnement, Robert Joly architecte, 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44-45, pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix techniques en question, le discours de l'architecture régionaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n°6, éditions de la Maison des Sciences de l'Homme, ER 191 du CNRS,, pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR München)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence du composant, modestie de l’architecture (notice à propos des panneaux CIMT/Jean Prouvé du Lycée Félix Faure à Pantin, 1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservatoire National des Arts et Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopædia Universalis (Corpus 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Villa Cavrois, la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Propriété de M. Cavrois, Croix 1929-1932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Projet de cité ouvrière pour la lainière de Roubaix, 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Pavillon de la presse, Lille 1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens. Projet pour l’école d’architecture de Lille, 1938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens, l’œuvre complète (coll.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR Leipzig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario dell’architettura del XX secolo, (Carlo Olmo dir.) UTET/Umberto Allemandi &amp;Cie (Turin/Londres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L'Architecture Française (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mallet-Stevens (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.295-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Techniques et Architecture (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.321-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L'Architecture d'Aujourd'hui (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Herbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario dell’architettura del XX secolo, (Carlo Olmo dir.) UTET/Umberto Allemandi &amp;Cie (Turin/Londres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quételart (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Perret (Joseph Abram, Jean-Louis Cohen, Guy Lambert dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. Le groupe de logements sociaux des 400 maisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Lille (Éric Bussière dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR Leipzig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Debrouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des artistes, Allgemeines Künstlerlexikon (AKG - SAUR Leipzig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Émile Dubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;revue Acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Louis Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Louis Quételart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Paul Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.644-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot;Jean Dubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'architecture du XXe siècle (Jean-Paul Midant dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04488492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du patrimoine, acteurs en tension : synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Architecture, aluminium et patrimoine XXe – XXIe siècles, entre innovation, patrimoine et environnement. (ANR Archipal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archipal; Centre de recherche et de restauration des musées de France, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts versus école Régionale d’Architecture, Lille 1935-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e séminaire de la recherche ANR EnsARCHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR EnsARCHI; Ecole nationale supérieure de Strasbourg, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche contribue-t-elle à la réévaluation d’une période charnière de la production du logement social en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum archi XXe n°03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison européenne des sciences de l’homme et de la société, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Niemeyer et les monuments de la culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Architecture et politique au XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français, Ambassade de France en Bulgarie, Jun 2022, Sofia (Bulgaria), Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement social, monument du XXe siècle ou héritage encombrant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La patrimonialisation de l’architecture des XIXe et XXe siècles et sa réhabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAU Tunis, Jun 2022, Carthage, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and material heritage restoration of Le Corbusier’s works, History and restoration (présentation de la session 11-b)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence internationale de docomomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo International, Univesité de Tokyo, Aug 2021, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation and dissemination media impact, Mediation of architecture, means and effects (Présentation de la session 7-a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence internationale de docomomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo International, Univesité de Tokyo, Aug 2021, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edifice, composant, objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aluminium dans l’architecture et la ville XIXe –XXe siècles, un patrimoine en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Archipal, ensa de Paris-Belleville., Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective social housing in France, an heritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing the post socialist heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté d’architecture, Université technique et économie, BME, Institut Français., Oct 2019, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire pour l’avenir (1917-1939), synthèse des journées et conférence de clôture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Première Reconstruction en Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale des Affaires Culturelles des Hauts-de-France, Nov 2019, Saint-Quentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logements de la croissance, quel héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La requalification du logement du XXe siècle : stratégies architecturales et innovation technologique, perspective européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REHA, PUCA, Ministère de la transition écologique et solidaire, Politecnico di Torino, Nov 2018, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyages de l’objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer les objets techniques. L’œuvre de Jean Prouvé : actualité et perspectives 1945-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, TSAM, Sep 2018, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the legacy of the architecture of change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conférence of docomomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, docomomo International, Aug 2018, Ljubljana., Slovenia. p.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New programs, old tales, reconsidering modern history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture of Ukraine 1955-1975. The second wave of modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National university of civil engineering and architecture, docomomo Ukraine, Oct 2013, Kharkiv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtel de ville, le beffroi et le marché couvert de Saint-Lô. Reconstruction, renaissance et reconnaissance (à paraître dans La reconstruction dans la Manche (1944-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnsArchi. Rapport de l'axe 1 Écoles : région, nation et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR EnsArchi. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR EnsArchi : L’enseignement de l’architecture au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana bela de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Innovation et label ACR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2021-KLE, BRAUP; LACTH (ENSAP de Lille); ENSAP Lille; DRAC Haut-de-France; CAUE du Nord. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'innovation. Connaître et gérer le legs du logement social, expérimental et innovant de la décennie 1968-1978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bela De Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2020-ARA, Ecole Nationale Supérieure d'Architecture de Marseille-Luminy; Laboratoire INAMA; Ecole Nationale Supérieure d'Architecture et de Paysage de Lille; Laboratoire d'architecture conception territoire histoire (LACTH); Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la croissance, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertaud Du Chazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture de Lille et des régions Nord. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la croissance, tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture de Lille et des régions Nord. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église de Rocquigny, Jean-Louis Sourdeau architecte (1889-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grafteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Régionale des Affaires Culturelles Nord-Pas-de-Calais, Lille. 1995, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8B8AA8C"/>
+    <w:nsid w:val="6DEC8085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Forte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bailly de Tilleghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne (de) Saint Pulgent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vince" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cinqualbre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mamou-Guillaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Oger-Leurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bougelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Laurent Bouyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godeleine-M Vanhersel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leli&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ewig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494949v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458795v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compain-Gajac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pouvreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noyer Duplaix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Crabtree" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Crespo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451334v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52200/63.A.UG2EFZB8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438155v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52200/54.I.ZCGBQ0C2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456436v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455076v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458803v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455347v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464101v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497833v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455268v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497832v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455120v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Venacque" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500420v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493073v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494954v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494957v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494955v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494953v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487923v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fries" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488843v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488841v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488846v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487952v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502051v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488516v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488480v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488476v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488471v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439830v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440032v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439671v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439698v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439733v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439774v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126706v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460442v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bancilhon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460421v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Facon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fr&#233;mont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grafteaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Forte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bailly de Tilleghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne (de) Saint Pulgent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vince" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cinqualbre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mamou-Guillaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Oger-Leurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bougelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Laurent Bouyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godeleine-M Vanhersel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ewig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458795v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compain-Gajac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pouvreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noyer Duplaix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Crabtree" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Crespo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451334v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52200/63.A.UG2EFZB8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438155v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52200/54.I.ZCGBQ0C2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456436v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461530v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461384v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455076v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455465v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455377v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455285v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455247v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455153v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455140v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455120v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497833v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Venacque" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500423v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493073v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494952v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494954v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487923v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fries" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487949v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488835v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487952v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488843v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502051v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488516v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488488v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488462v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488480v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488476v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488471v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439830v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439907v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439874v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440001v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440012v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439671v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439698v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439733v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439774v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126706v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460442v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bancilhon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460421v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Facon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fr&#233;mont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grafteaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>