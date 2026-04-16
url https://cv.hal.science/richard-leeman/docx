--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -81,2190 +81,3519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amitiés. Mélanges en l’honneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Réel, pp.241-245, 2025, 978-2-37896-551-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives de l’art contemporain : un matériau pour l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HistoireS de l’art en France, 1964-2024. Lieux, questions, défis, Olivier Bonfait, dir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Le Passage, pp.232-239, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’exposition comme hypothèse » (préface)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes sur l’exposition et ses acteurs, Jean-Marc Poinsot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.13-20, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Twombly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coste, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Roland Barthes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques objets incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et Raphaël Koeni, Marina Sereti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art brut, un objet inclassable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUB, 2020, 979-10-300-0582-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiatus irrationalis : Deux souvenirs et deux coïncidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rythmes en arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.169--178, 2019, Les cahiers d'Artes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes, des personnages en quête d'auteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et Jean-Marc Poi, Claire Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre élection et sélection : le critique face à ses choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses du Réel, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Young and the Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et John O'Brian, Serge Guilbaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breathless Days: 1959-1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Duke University Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets incertains : des øeuvres “qui ne soient pas d'art”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'øeilleton inversé. La prison vidée de ses bleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée des Beaux-Arts d'Agen, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps parlant de Cy Twombly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre national d'art et de culture Georges Pompidou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cy Twombly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pompidou, pp.127--130, 2017, 978-2-84426-768-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gassiot-Talabot, pygmalion de la Figuration narrative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Figuration narrative, catalogue de vente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornette de Saint-Cyr, pp.11--12, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venise, Venise, qui pourra nous faire oublier Venise !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Poupon, Laurence and Poinsot, Jean-Marc and Brice, Charlotte and Archives de la critique d'art and Institut national d'histoire de l'art and Fonds régional d'art contemporain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires croisées, dérives archivistiques : archives de la critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, pp.51--56, 2015, 978-2-917902-25-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bissière à Rebrousse-poil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papin-Drastik, Ivonne and Bissière, Isabelle and Barthélémy, Sophie and Musée de Lodève and Musée des beaux-arts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bissière, figure à part</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fage, pp.47--52, 2014, 978-2-84975-335-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme, flux, forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castanet, Pierre Albert and Cousinié, Frédéric and Fontaine, Philippe and Groupe de recherche d'histoire and Communauté d'agglomération Rouen-Elbeuf-Austreberthe and Festival Normandie impressionniste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impressionnisme, les arts, la fluidité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.143--147, 2013, 978-2-87775-556-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.purh.724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fabuleuse réalité. Sur la contemplation et le fantasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvanet, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'effet de réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Presses Universitaires de Bordeaux, pp.89--104, 2013, Les Cahiers d'ARTES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le for, le fans et le fatur. Quelques significations du nom d’un tableau d'André Masson : Pasiphaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biasi, Pierre-Marc de and Jakobi, Marianne and Le Men, Ségolène and Bonfait, Olivier and Hénin, Emmanuelle and Jakobi, Marianne and Institut des textes et manuscrits modernes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du titre: nommer les œuvres d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.297--309, 2012, 978-2-271-07458-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faupin, Savine and Boulanger, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art brut : une avant-garde en moins ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Improviste, pp.19--20, 2011, 978-2-913764-48-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’océan universel des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Twombly, Cy and Bernadac, Marie-Laure and Leeman, Richard and Fonkenell, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cy Twombly, the Ceiling: un plafond pour le Louvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Regard / Musée du Louvre, pp.37--59, 2010, 978-2-84105-253-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les téléologies de Pierre Restany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leeman, Richard and Le demi-siècle de Pierre Restany. Colloque and Institut national d'histoire de l'art and Association internationale des critiques d'art and Archives de la critique d'art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le demi-siècle de Pierre Restany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA / Éditions des Cendres, pp.445--466, 2009, 978-2-86742-167-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Pierre Restany le dénominateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leeman, Richard and Le demi-siècle de Pierre Restany. Colloque and Institut national d'histoire de l'art and Association internationale des critiques d'art and Archives de la critique d'art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le demi-siècle de Pierre Restany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA / Éditions des Cendres, 2009, 978-2-86742-167-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leeman, Richard and Le demi-siècle de Pierre Restany. Colloque and Institut national d'histoire de l'art and Association internationale des critiques d'art and Archives de la critique d'art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le demi-siècle de Pierre Restany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA / Éditions des Cendres, 2009, 978-2-86742-167-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions, spectacles, histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Kramer-Mallordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bariteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réunion des Musées Nationaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Réalisme (dir. Cécile Debray), catalogue d’exposition des Galeries nationales du Grand Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-276, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de l’art et ses rapports avec l’inconscient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Stilus, 170 p., 2025, Résonances, 9791095543664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cy Twombly and the American Critics 1951-1995. A Reception History, foreword by Benjamin H.D. Buchloh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Nicola del Roscio; Gagosian, 2023, 978-1-951449-48-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cy Twombly and the American Critics 1951-1995. A Reception History [foreword by Benjamin H.D. Buchloh]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin H.D. Buchloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Nicola del Roscio; Gagosian, 2023, 978-1-951449-48-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cy Twombly et la critique américaine, 1951-1995. Histoire d’une réception [préface de Benjamin H.D. Buchloh]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin H.D. Buchloh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Regard, 2022, 978-2-84105-402-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ragon : critique d'art et d'architecture : [actes du colloque éponyme, Paris, Institut national d'histoire de l'art, 3-5 juin 2010] / sous la direction de Richard Leeman et Hélène Jannière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Janniere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.312, 2013, 978-2-7535-2205-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Miller. Graphein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Berst, pp.144, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critique, l'art et l'histoire: de Michel Ragon à Jean Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2010, 978-2-7535-1068-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twombly The Ceiling, un plafond pour le Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Regard - Musée du Louvre Editions, pp.72, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Demi-siècle de Pierre Restany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des Cendres - Institut national d'histoire de l'art, pp.560, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années 1950-1960. Gildas Fardel, un collectionneur d'art abstrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Fages, pp.130, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cher Pierre. Les lettres de Jean Tinguely à Pierre Restany, catalogue d’exposition de l'Institut national d’histoire de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Kramer-Mallordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INHA. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Pleynet, La peinture contemporaine en question, conférence au CAPC de Bordeaux en 1979, préface Marcelin Pleynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bleu du ciel – Institut national d'histoire de l'art, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20/21.siècles, no 5-6, Histoire et historiographie. L'art du second XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cy Twombly, peindre dessiner, écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du regard, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twombly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Barthes (dir. Claude Costes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.895-896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragon l’insolent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">303, arts recherches, créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.44-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire avec Maurizio Cattelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38, pp.323--328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant la catastrophe : le Pop en France en 1963 - Extraits choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46, pp.130-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/critiquedart.21370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Histoire (critique) des années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/critiquedart.15482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fondation Cartier pour l'art contemporain : 30 ans</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : La Critique d'art en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.15479⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.15480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension : La Critique d'art en question</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the State of Art Criticism in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.15480⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.15481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the State of Art Criticism in Europe</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Cartier pour l'art contemporain : 30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.15481⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.15479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : &amp;quot;Avec et sans peinture : parcours #6 de la collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/critiquedart.15469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives Gassiot-Talabot. Mythologies, tendances, partis-pris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.116-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/critiquedart.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublime, c'était hier. Actualité de Barnett Newman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.21-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/critiquedart.1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2274,859 +3603,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Entre élection et sélection : le critique face à ses choix »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vitry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Young and the Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Breathless Days: 1959-1960 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994312v1</w:t>
-              </w:r>
-[...676 lines deleted...]
-                <w:t xml:space="preserve">hal-02862680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3273,51 +3924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.724" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer-Mallordy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bariteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15482" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016143v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15480" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1382" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02563379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer-Mallordy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bariteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H.D. Buchloh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02563379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15482" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15479" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15469" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1441" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>