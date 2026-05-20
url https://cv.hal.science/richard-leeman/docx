--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -537,242 +537,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Objets incertains : des øeuvres “qui ne soient pas d'art”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'øeilleton inversé. La prison vidée de ses bleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des Beaux-Arts d'Agen, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Young and the Old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et John O'Brian, Serge Guilbaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breathless Days: 1959-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University Press, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les artistes, des personnages en quête d'auteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et Jean-Marc Poi, Claire Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre élection et sélection : le critique face à ses choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses du Réel, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522560v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-02522558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps parlant de Cy Twombly</w:t>
               </w:r>
@@ -1040,182 +1040,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une fabuleuse réalité. Sur la contemplation et le fantasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvanet, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'effet de réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses Universitaires de Bordeaux, pp.89--104, 2013, Les Cahiers d'ARTES</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rythme, flux, forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castanet, Pierre Albert and Cousinié, Frédéric and Fontaine, Philippe and Groupe de recherche d'histoire and Communauté d'agglomération Rouen-Elbeuf-Austreberthe and Festival Normandie impressionniste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impressionnisme, les arts, la fluidité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.143--147, 2013, 978-2-87775-556-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.purh.724⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01983903v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01983904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le for, le fans et le fatur. Quelques significations du nom d’un tableau d'André Masson : Pasiphaé</w:t>
               </w:r>
@@ -3033,339 +3033,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Histoire (critique) des années 1990</w:t>
+                <w:t xml:space="preserve">Recension : La Critique d'art en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.15482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.15480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016145v1</w:t>
+                <w:t xml:space="preserve">hal-02016144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : La Critique d'art en question</w:t>
+                <w:t xml:space="preserve">On the State of Art Criticism in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.15480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.15481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016144v1</w:t>
+                <w:t xml:space="preserve">hal-02016141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the State of Art Criticism in Europe</w:t>
+                <w:t xml:space="preserve">Fondation Cartier pour l'art contemporain : 30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.15481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.15479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016141v1</w:t>
+                <w:t xml:space="preserve">hal-02016143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondation Cartier pour l'art contemporain : 30 ans</w:t>
+                <w:t xml:space="preserve">Une Histoire (critique) des années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.15479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.15482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016143v1</w:t>
+                <w:t xml:space="preserve">hal-02016145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : &amp;quot;Avec et sans peinture : parcours #6 de la collection</w:t>
               </w:r>
@@ -3423,183 +3423,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives Gassiot-Talabot. Mythologies, tendances, partis-pris</w:t>
+                <w:t xml:space="preserve">Sublime, c'était hier. Actualité de Barnett Newman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 37, pp.116-119. </w:t>
+              <w:t xml:space="preserve">, 2011, 38, pp.21-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.1382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016138v1</w:t>
+                <w:t xml:space="preserve">hal-02016137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublime, c'était hier. Actualité de Barnett Newman</w:t>
+                <w:t xml:space="preserve">Les archives Gassiot-Talabot. Mythologies, tendances, partis-pris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Leeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38, pp.21-24. </w:t>
+              <w:t xml:space="preserve">, 2011, 37, pp.116-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.1441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016137v1</w:t>
+                <w:t xml:space="preserve">hal-02016138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3924,51 +3924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer-Mallordy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bariteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H.D. Buchloh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02563379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15482" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15479" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15469" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1441" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer-Mallordy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bariteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H.D. Buchloh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02563379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15481" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15479" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.15469" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1382" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>