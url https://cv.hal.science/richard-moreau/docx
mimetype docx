--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4009 +234,3875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Progression, Resolution and Mortality of Patients With Overt Hepatic Encephalopathy</w:t>
+                <w:t xml:space="preserve">Finite element simulation of guidewire navigation in venous transcatheter procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ballester</w:t>
+                <w:t xml:space="preserve">Kenza Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anindro Bhattacharya</w:t>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Aguilar</w:t>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benyebka Bou-Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jceh.2025.103410⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-025-03522-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515089v1</w:t>
+                <w:t xml:space="preserve">hal-05305465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of guidewire navigation in venous transcatheter procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalized tracking wall approach to the haptic simulation of tip forces during needle insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Oussalah</w:t>
+                <w:t xml:space="preserve">Rémi Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benyebka Bou-Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-025-03522-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18 (1), pp.110-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3487000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305465v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized tracking wall approach to the haptic simulation of tip forces during needle insertion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Virtual Reality and haptic simulator for ultrasound-guided needle insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Alamilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Delbos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3487000⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2022.3175095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746926v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Reality and haptic simulator for ultrasound-guided needle insertion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Barnouin</w:t>
+                <w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2022.3175095⟩</w:t>
+              <w:t xml:space="preserve">Current Robotics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Medical and Surgical Robotics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657576v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Robotics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Medical and Surgical Robotics, </w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780282v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
+                <w:t xml:space="preserve">Skill assessment of an epidural anesthesia using the PeriSIM simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3048247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806585v2</w:t>
+                <w:t xml:space="preserve">hal-03092054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill assessment of an epidural anesthesia using the PeriSIM simulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A haptic laparoscopic trainer based on affine velocity analysis: engineering and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Witte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Sigwalt</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3048247⟩</w:t>
+              <w:t xml:space="preserve">BMC Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12893-021-01128-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092054v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A haptic laparoscopic trainer based on affine velocity analysis: engineering and preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Barnouin</w:t>
+                <w:t xml:space="preserve">Online proprioception feeds plasticity of arm representation following tool-use in healthy aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Bahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Martin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12893-021-01128-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74455-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174365v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online proprioception feeds plasticity of arm representation following tool-use in healthy aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Salemme</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74455-5⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086481v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Simulating a Syringe Behaviour Using a Pneumatic Cylinder Haptic Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170811v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Syringe Behaviour Using a Pneumatic Cylinder Haptic Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+                <w:t xml:space="preserve">Medical gesture recognition using dynamic arc length warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176436v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical gesture recognition using dynamic arc length warping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Cifuentes</w:t>
+                <w:t xml:space="preserve">Gesture segmentation and classification using affine speed and energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.022⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (6), pp.588-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411918768350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108054v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture segmentation and classification using affine speed and energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t>
+                <w:t xml:space="preserve">Towards a classification of surgical skills using affine velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954411918768350⟩</w:t>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.548 - 553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2017.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797338v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a classification of surgical skills using affine velocity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+                <w:t xml:space="preserve">Nonlinear position and stiffness Backstepping controller for a two Degrees of Freedom pneumatic robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavio Prieto</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2017.0373⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.26 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797351v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear position and stiffness Backstepping controller for a two Degrees of Freedom pneumatic robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilateral Control of Nonlinear Pneumatic Teleoperation System With Solenoid Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Herzig</w:t>
+                <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.1463 - 1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2012.2205386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682127v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral Control of Nonlinear Pneumatic Teleoperation System With Solenoid Valves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+                <w:t xml:space="preserve">Why and how to objectively evaluate medical gestures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2012.2205386⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.74-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799870v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to objectively evaluate medical gestures?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t>
+                <w:t xml:space="preserve">Pneumatic evoked potential. Sensory or auditive potential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Condé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Créac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Convers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00799878v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic evoked potential. Sensory or auditive potential?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sliding-mode bilateral teleoperation control design for master-slave pneumatic servo systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.05.002⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.on line. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832336v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding-mode bilateral teleoperation control design for master-slave pneumatic servo systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Decullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.305-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676787v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Clerc</w:t>
+                <w:t xml:space="preserve">Force Tracking of Pneumatic Servo Systems Using On/Off Solenoid Valves Based on a Greedy Control Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (5), 054505 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00636489v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Tracking of Pneumatic Servo Systems Using On/Off Solenoid Valves Based on a Greedy Control Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+                <w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004055⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.364-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630132v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le simulateur automatisé BirthSIM pour la formation des obstétriciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (4-6), pp.415-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/jesa.45.415-435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of forceps blade orientations during their placement using an instrumented childbirth simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (2), pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.02004.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579207v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of forceps blade orientations during their placement using an instrumented childbirth simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method to evaluate skill transfer and acquisition of obstetric gestures based on the curvatures analysis of the position and the orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.02004.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (6), pp.991-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368858v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to evaluate skill transfer and acquisition of obstetric gestures based on the curvatures analysis of the position and the orientation</w:t>
+                <w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.012⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339685v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t>
+                <w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruirnark Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (7), pp.1280-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2006.889777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368304v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: a comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruirnark Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 194 (6), pp.1524-1531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179487v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: a comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Rapidité d'extraction respective des césariennes et des forceps réalisés en urgence: À propos de 137 extractions pour anomalies du rythme cardiaque fœtal en cours de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruirnark Silveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Zentner</w:t>
+                <w:t xml:space="preserve">H.-J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (8), pp.789-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0368-2315(05)82955-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202757v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidité d'extraction respective des césariennes et des forceps réalisés en urgence: À propos de 137 extractions pour anomalies du rythme cardiaque fœtal en cours de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Les forceps hier, aujourd'hui et demain. Une nouvelle classification des forceps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...57 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruirnark Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (12), pp.980-985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2005.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4246,6446 +4112,6455 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Prediction for Catheter-Based Procedure Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th African Conference in Tribology (ACT 25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et commande d'un simulateur haptique pneumatique du membre inférieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elouan Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Manipulation and Visualization of 3D Brain MRI for Surgical Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 46th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Orlando, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC53108.2024.10782805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modeling of Endovascular Navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic Training Simulators Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Oussalah</w:t>
+                <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS France Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SmartMultimedia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82475-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506384v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Training Simulators Design Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chalard</w:t>
+                <w:t xml:space="preserve">Computational Modeling of Endovascular Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartMultimedia 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">NAFEMS France Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAFEMS, Nov 2024, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461667v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Feedback Integration for Surgical Training Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 10th World Forum on Internet of Things (WF-IoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Ottawa, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WF-IoT62078.2024.10811187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary evaluation of a multi modal simulator for freehand ventriculostomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Southern Denmark, Sep 2024, Odense, Denmark. pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Haptic Simulation for Ventriculostomy Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Jul 2023, Sydney, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design and control of an interactive surgical simulator with haptic rendering for mitral valve repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th African Congress on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Yamoussoukro, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of haptic simulator for practicing the intraarticular needle injection under echography *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma de Los Angeles Alamilla Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redarce Tanneguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.4713-4716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced tracking wall: A real-time computing method for needle injection on haptic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Alamilla-Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redarce Tanneguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2019, Hong Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an accurate and customizable epiduralanesthesia haptic simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2019, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to render virtual walls for haptic systems: “Tracking wall&amp;quot;. Application to needle insertion simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma de Los Angeles Alamilla Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICVARS '19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New York, United States. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3332305.3332317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Training in a Virtual Environment to Train Cognitive Functions of Medical Students: Work in Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Smart Multimedia,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.110 - 120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Efficient Laparoscopic Haptic Trainer based on Affine Velocity Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control laws for pneumatic cylinder in order to emulate the Loss Of Resistance principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical Gesture Classification using Dynamic Time Warping and Affine Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Haptic Rendering of Tissues for Epidural Needle Insertion using an Electro-Pneumatic 7 Degrees of Freedom Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Alès Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Control of Pneumatic Actuators to Simulate Human Behavior on Medical Haptic Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2016, Banff, Canada. pp.1591-1597, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2016.7576997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Linear Position and Closed Loop Stiffness Control for a Pneumatic Actuated Haptic Interface : the BirthSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany. pp.1612-1618, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new design for the BirthSIM simulator to improve realism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. pp.2065 - 2068, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An augmented reality framework for optimization of computer assisted navigation in endovascular surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anup Basu</w:t>
+                <w:t xml:space="preserve">Automatic Gesture Analysis Using Constant Affine Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. pp.5647 - 5650, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944908⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086795v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Gesture Analysis Using Constant Affine Velocity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">An augmented reality framework for optimization of computer assisted navigation in endovascular surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenzo Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943964⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. pp.5647 - 5650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076675v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Arc-length Warping Algorithm for Gesture Recognition Using Quaternion Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6248_6251, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of an exoskeleton to investigate the self advantage phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frassinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.2503-2506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet humain au service de la société comme support d'enseignement de la mécatronique, l'informatique et la productique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ricotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation, pédagogie : Partage d'expériences et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Oujda, Maroc. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective assessment of surgical skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t>
+                <w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESDA2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.83162W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729074v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rui Shen</w:t>
+                <w:t xml:space="preserve">Objective assessment of surgical skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESDA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82862</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703244v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESDA2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82782, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ESDA2012-82782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control of a Pneumatic Haptic Teleoperation System with On/off Solenoid Valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.874-879, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a PWM and a hybrid force control for a pneumatic actuator using on/off solenoid valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1146-1151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2010.5695894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Sliding-Mode Control for a Pneumatic-Actuated Teleoperation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.659-664, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2011.6048047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a hybrid control for a pneumatic teleoperation system using on/off solenoid valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.5818-5823, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Compensation of an Upper Extremity Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.4489-4493, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Gesture Comparison Using Curvature Analysis of Position and Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6345-6348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparency of a pneumatic teleoperation system using on/off solenoid valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE Ro-Man</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Viareggio, Italy. pp.15-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROMAN.2010.5598682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Medical Gestures Based on a Global Performance Index</w:t>
+                <w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE EMBC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JD-JN-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416218v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t>
+                <w:t xml:space="preserve">Evaluation of Medical Gestures Based on a Global Performance Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.5854 - 5857, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375327v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of Quaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3430-3433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of forceps extraction on a childbirth simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.1100-1105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new learning method for obstetric gestures using the BirthSIM simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.2279-2284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a medical simulator for subcutaneous contraceptive implant insertion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Olaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE EMBC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402452v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of 3-D Positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.3634-3637, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a medical simulator for subcutaneous contraceptive implant insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1746 - 1749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399361v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic childbirth procedures implanted on the BirthSIM simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Olaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE/RSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.2370 - 2375, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2006.282648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new kind of training for obstetric residents: simulator training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Olaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, New York, United States. pp.4416 - 4419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paths analysis for a safe forceps blades placement on the BirthSIM simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Olaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando, FL, United States. pp.739 - 744, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of a Mechanical Childbirth Simulator Using Electropneumatic Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Olaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FPNI – PhD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Sarasota, United States. paper 9-2 pp. 543-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-free learning for obstetricians and midwives using a childbirth simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Technology Enhanced Learning" in Working Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Olaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A birth simulator: BirthSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10695,150 +10570,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Efficient Laparoscopic Haptic Trainer Based on Affine Velocity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">surgetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10848,848 +10723,848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Training Simulators in medical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Med Amine Laribi (dir.); Carl Nelson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robot Design - Application to Medical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-0443247781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Segmentation and Visualization of Human Brain CT Images for Surgical Training - A VTK Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palak Tiwary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Berretti; Guan-Ming Su. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Multimedia. Third International Conference, ICSM 2022, Marseille, France, August 25–27, 2022, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13497, Springer International Publishing, pp.202-212, 2022, Lecture Notes in Computer Science, 978-3-031-22060-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22061-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Haptics in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Torabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Troy McDaniel, Sethuraman Panchanathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptic Interfaces for Accessibility, Health, and Enhanced Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, 978-3-030-34230-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-34230-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gesture-Based Interface for Remote Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Rossol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connected Health in Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.11-22, 2020, 978-3-030-27844-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27844-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Medical Simulators in Obstetrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamie L. Huang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Simulation and Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.non connu, 2010, Surgery - Procedures, Complications, and Results</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biomimetic steering robot for Minimally invasive surgery application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In-Tech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Manipulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ernest Hall, pp.1-25, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/9676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11699,248 +11574,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation haptique pour l'apprentissage pratique en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉVALUATION DE L'ENSEIGNEMENT AU PREMIER CYCLE DE L'INSA LYON -- Un chantier de taille, qui demeure ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Athanaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle de Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11950,114 +11825,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le simulateur d'accouchement BirthSIM : un outil complet pour la formation sans risque en obstétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. INSA de Lyon, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00267771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12204,51 +12079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindro Bhattacharya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Garrido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jceh.2025.103410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3487000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-021-01128-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.12.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cond&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Convers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.05.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubuisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sayegh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2315(05)82955-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2005.06.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSCXDR3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891430v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Gui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782805" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT62078.2024.10811187" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340701" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Los Angeles Alamilla Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redarce Tanneguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175728" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068204v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla-Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341642" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332317" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340723v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Al&#232;s Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759760" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353583" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Brizzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944908" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282648" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Tiwary" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rossol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27844-1_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baraud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle de Pasqua" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3487000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-021-01128-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.12.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cond&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Convers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubuisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sayegh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2315(05)82955-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2005.06.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSCXDR3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Gui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT62078.2024.10811187" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Los Angeles Alamilla Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redarce Tanneguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175728" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla-Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341642" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332317" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Al&#232;s Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759760" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353583" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Brizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944908" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282648" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399302v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Tiwary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rossol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27844-1_2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle de Pasqua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>