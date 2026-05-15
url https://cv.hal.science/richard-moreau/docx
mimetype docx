--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -4470,269 +4470,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Training Simulators Design Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chalard</w:t>
+                <w:t xml:space="preserve">Computational Modeling of Endovascular Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartMultimedia 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAFEMS France Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAFEMS, Nov 2024, Senlis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461667v1</w:t>
+                <w:t xml:space="preserve">hal-05506384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modeling of Endovascular Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenza Oussalah</w:t>
+                <w:t xml:space="preserve">Haptic Training Simulators Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS France Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SmartMultimedia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82475-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506384v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Feedback Integration for Surgical Training Simulation</w:t>
               </w:r>
@@ -5413,412 +5413,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Designing an accurate and customizable epiduralanesthesia haptic simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868919⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2019, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170833v1</w:t>
+                <w:t xml:space="preserve">hal-02170879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an accurate and customizable epiduralanesthesia haptic simulator</w:t>
+                <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Sigwalt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794199⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170879v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Senac</w:t>
+                <w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
+              <w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2019, Hong Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170850v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to render virtual walls for haptic systems: “Tracking wall&amp;quot;. Application to needle insertion simulation</w:t>
               </w:r>
@@ -7387,191 +7387,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet humain au service de la société comme support d'enseignement de la mécatronique, l'informatique et la productique</w:t>
+                <w:t xml:space="preserve">Objective assessment of surgical skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ricotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+                <w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation, pédagogie : Partage d'expériences et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Oujda, Maroc. pp.1-3</w:t>
+              <w:t xml:space="preserve">ESDA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722394v1</w:t>
+                <w:t xml:space="preserve">hal-00729074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,197 +7593,197 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.83162W, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective assessment of surgical skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un projet humain au service de la société comme support d'enseignement de la mécatronique, l'informatique et la productique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ricotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESDA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82862</w:t>
+              <w:t xml:space="preserve">Formation, pédagogie : Partage d'expériences et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Oujda, Maroc. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729074v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t>
               </w:r>
@@ -7880,261 +7880,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control of a Pneumatic Haptic Teleoperation System with On/off Solenoid Valves</w:t>
+                <w:t xml:space="preserve">Comparison of a PWM and a hybrid force control for a pneumatic actuator using on/off solenoid valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.874-879, </w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1146-1151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2010.5695894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597445v1</w:t>
+                <w:t xml:space="preserve">hal-00579243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a PWM and a hybrid force control for a pneumatic actuator using on/off solenoid valves</w:t>
+                <w:t xml:space="preserve">Sliding Mode Control of a Pneumatic Haptic Teleoperation System with On/off Solenoid Valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1146-1151, </w:t>
+              <w:t xml:space="preserve">ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.874-879, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2010.5695894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579243v1</w:t>
+                <w:t xml:space="preserve">hal-00597445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Sliding-Mode Control for a Pneumatic-Actuated Teleoperation System</w:t>
               </w:r>
@@ -10088,256 +10088,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of a Mechanical Childbirth Simulator Using Electropneumatic Components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Risk-free learning for obstetricians and midwives using a childbirth simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th FPNI – PhD Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Sarasota, United States. paper 9-2 pp. 543-555</w:t>
+              <w:t xml:space="preserve">Workshop "Technology Enhanced Learning" in Working Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399302v1</w:t>
+                <w:t xml:space="preserve">hal-00402485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-free learning for obstetricians and midwives using a childbirth simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automation of a Mechanical Childbirth Simulator Using Electropneumatic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Olaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Technology Enhanced Learning" in Working Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th FPNI – PhD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Sarasota, United States. paper 9-2 pp. 543-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402485v1</w:t>
+                <w:t xml:space="preserve">hal-00399302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t>
               </w:r>
@@ -11011,299 +11011,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Haptics in Medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Gesture-Based Interface for Remote Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
+                <w:t xml:space="preserve">Nathaniel Rossol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulanger</w:t>
+                <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptic Interfaces for Accessibility, Health, and Enhanced Quality of Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34230-2_7⟩</w:t>
+              <w:t xml:space="preserve">Connected Health in Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.11-22, 2020, 978-3-030-27844-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27844-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176471v1</w:t>
+                <w:t xml:space="preserve">hal-02534869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gesture-Based Interface for Remote Surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Moreau</w:t>
+                <w:t xml:space="preserve">Applications of Haptics in Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Rossol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+                <w:t xml:space="preserve">David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
+                <w:t xml:space="preserve">Ali Torabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Troy McDaniel, Sethuraman Panchanathan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connected Health in Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.11-22, 2020, 978-3-030-27844-1. </w:t>
+              <w:t xml:space="preserve">Haptic Interfaces for Accessibility, Health, and Enhanced Quality of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 978-3-030-34230-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27844-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34230-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534869v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Medical Simulators in Obstetrics</w:t>
               </w:r>
@@ -12079,51 +12079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3487000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-021-01128-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.12.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cond&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Convers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubuisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sayegh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2315(05)82955-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2005.06.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSCXDR3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Gui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT62078.2024.10811187" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Los Angeles Alamilla Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redarce Tanneguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175728" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla-Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341642" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332317" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Al&#232;s Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759760" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353583" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Brizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944908" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282648" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399302v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Tiwary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rossol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27844-1_2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle de Pasqua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3487000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-021-01128-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.12.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cond&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Convers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubuisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sayegh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2315(05)82955-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2005.06.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSCXDR3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Gui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT62078.2024.10811187" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Los Angeles Alamilla Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redarce Tanneguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175728" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla-Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341642" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332317" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Al&#232;s Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759760" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353583" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Brizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944908" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722394v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricotti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282648" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Tiwary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rossol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27844-1_2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle de Pasqua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>