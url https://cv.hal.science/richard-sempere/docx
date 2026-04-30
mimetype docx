--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -567,412 +567,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t>
+                <w:t xml:space="preserve">Dynamics of dissolved carbohydrates during the spring sea ice melt season in the Canadian Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio Foscari</w:t>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorte Herzke</w:t>
+                <w:t xml:space="preserve">Kevin Crampond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+              <w:t xml:space="preserve">Arctic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/as-2024-0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267887v1</w:t>
+                <w:t xml:space="preserve">hal-05023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-degradation is a key driver of the fate and impacts of marine plastics. How can laboratory experiments be designed to effectively inform risk assessment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M Hernandez</w:t>
+                <w:t xml:space="preserve">Aurelio Foscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Howarth-Forster</w:t>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbet Sørensen</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy M Booth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Vidal</w:t>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118271⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108475v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dissolved carbohydrates during the spring sea ice melt season in the Canadian Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV-degradation is a key driver of the fate and impacts of marine plastics. How can laboratory experiments be designed to effectively inform risk assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Lucy Howarth-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Amiraux</w:t>
+                <w:t xml:space="preserve">Lisbet Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Crampond</w:t>
+                <w:t xml:space="preserve">Andy M Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempéré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.118271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/as-2024-0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023831v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of microplastics detection methods applied to marine sediments: A case study in the Bay of Marseille</w:t>
               </w:r>
@@ -1090,295 +1090,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal evolution of plastic additive contents over the last decades in two major European rivers (Rhone and Rhine) from sediment cores analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyer</w:t>
+                <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 348, pp.123655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624428v1</w:t>
+                <w:t xml:space="preserve">irsn-04579685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plastic additive contents over the last decades in two major European rivers (Rhone and Rhine) from sediment cores analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Papillon</w:t>
+                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morereau</w:t>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Euzen</w:t>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 348, pp.123655. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04579685v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal patterns of organophosphate Esters flame retardants and plasticizers in airborne particles over the Mediterranean sea</w:t>
               </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 348, pp.140746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1494,64 +1494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trends of plastic additive contents in sediment cores of three French rivers (Loire, Meuse and Moselle) over the last decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,103 +1628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of chemicals and DOC from tire particles under simulated marine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Foscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
@@ -1762,103 +1762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of chemicals and DOC from tire particles under simulated marine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Foscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
@@ -1890,913 +1890,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective degradation of organophosphate ester flame retardants and plasticizers in coastal sediments under high urban pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Javier Castro-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Galgani</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24685-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705932v1</w:t>
+                <w:t xml:space="preserve">hal-03869637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastics in Asian freshwater ecosystems: Current knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Ngoc Anh Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Thi Thuy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Quynh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha My Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 808, pp.151989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Sciences and Technology</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (14), pp.9999-10009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416744v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595969v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in Asian freshwater ecosystems: Current knowledge and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ha My Ngo</w:t>
+                <w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro N. Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151989⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.118988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473947v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective degradation of organophosphate ester flame retardants and plasticizers in coastal sediments under high urban pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Royer</w:t>
+                <w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Sciences and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (14), pp.9999-10009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24685-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03869637v1</w:t>
+                <w:t xml:space="preserve">hal-05416744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
@@ -2828,602 +2828,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+                <w:t xml:space="preserve">Highlights from a review of microplastics in marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Paglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">Melanie Ourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 777, pp.146225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468649v1</w:t>
+                <w:t xml:space="preserve">hal-03164736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalates and organophosphate esters in surface water, sediments and zooplankton of the NW Mediterranean Sea: Exploring links with microplastic abundance and accumulation in the marine food web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
+                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Oursel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainer Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Balzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115970⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994089v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02978433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from a review of microplastics in marine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146225⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164736v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Phthalates and organophosphate esters in surface water, sediments and zooplankton of the NW Mediterranean Sea: Exploring links with microplastic abundance and accumulation in the marine food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Balzano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.115970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02978433v3</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,64 +3487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,295 +3749,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177288v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of UV and Visible Radiation on Optical Properties of Chromophoric Dissolved Organic Matter Released by Emiliania huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Simona Retelletti Brogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8110888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-03023799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of UV and Visible Radiation on Optical Properties of Chromophoric Dissolved Organic Matter Released by Emiliania huxleyi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Vaultier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (11), pp.888. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse8110888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03023799v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental occurrence of phthalate and organophosphate esters in sediments across the Gulf of Lion (NW Mediterranean Sea)</w:t>
               </w:r>
@@ -4157,103 +4161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicarboxylic and Oxocarboxylic Acids in the Arctic Coastal Ocean (Beaufort Sea-Mackenzie Margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33, pp.927-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4300,51 +4304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid chromatographic isolation of individual carbohydrates from environmental matrices for stable carbon analysis and radiocarbon dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Nouara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,278 +4419,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate Release from Plastic Fragments and Degradation in Seawater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Amazon River -a major source of organic plastic additives to the tropical North Atlantic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Paluselli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.166-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05083⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53 (13), pp.7513-7521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b01585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974368v1</w:t>
+                <w:t xml:space="preserve">hal-02161028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amazon River -a major source of organic plastic additives to the tropical North Atlantic?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+                <w:t xml:space="preserve">Phthalate Release from Plastic Fragments and Degradation in Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Paluselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (13), pp.7513-7521. </w:t>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.166-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b01585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161028v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-litter in surface waters from the Rhone River: Plastic pollution and loading to the NW Mediterranean Sea</w:t>
               </w:r>
@@ -4711,51 +4715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,51 +4806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composition and distribution of semi-labile dissolved organic matter across the southwest Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4932,90 +4936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of organic plastic additives in surface waters of the Rhône River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Ourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5062,64 +5066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of perfluoroalkyl substances in the Bay of Marseille (NW Mediterranean Sea) and the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5209,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous determination of neutral sugars, alditols and anhydrosugars using anion-exchange chromatography with pulsed amperometric detection: Application for marine and atmospheric samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Nouara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5294,1130 +5298,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
+                <w:t xml:space="preserve">Sugars in atmospheric aerosols over the Eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Djaoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">C. Theodosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barani</w:t>
+                <w:t xml:space="preserve">A. Nouara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">P. Zarmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, MERMEX special issue, 163, pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787006v1</w:t>
+                <w:t xml:space="preserve">hal-01657239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of microplastics in surface waters of the Gulf of Lion (NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of α,ω-dicarboxylic acids and ω-oxoacids in surface waters of the Rhone River and fluxes into the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natascha Schmidt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, MERMEX special issue, 163, pp.214-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, MERMEX project: Recent advances in the oceanography of the Mediterranean Sea, 163, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653893v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and risk assessment of hydrocarbons and organochlorines in aerosols from a North African coastal city (Bizerte, Tunisia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
+                <w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.109⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789427v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Single Extraction Procedure for the Simultaneous Determination of a Wide Range of Polar and Nonpolar Organic Contaminants in Seawater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00295⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865497v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars in atmospheric aerosols over the Eastern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nicolaou</w:t>
+                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, MERMEX special issue, 163, pp.70-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657239v1</w:t>
+                <w:t xml:space="preserve">hal-01787006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of α,ω-dicarboxylic acids and ω-oxoacids in surface waters of the Rhone River and fluxes into the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of microplastics in surface waters of the Gulf of Lion (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Paluselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, MERMEX project: Recent advances in the oceanography of the Mediterranean Sea, 163, pp.136-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, MERMEX special issue, 163, pp.214-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768630v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levels and risk assessment of hydrocarbons and organochlorines in aerosols from a North African coastal city (Bizerte, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rodier</w:t>
+                <w:t xml:space="preserve">Badreddine Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.422 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864724v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+                <w:t xml:space="preserve">One-Single Extraction Procedure for the Simultaneous Determination of a Wide Range of Polar and Nonpolar Organic Contaminants in Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Castro-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Carlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.295 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768737v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of phthalate acid esters (PAEs) in the northwestern Mediterranean Sea and the Rhone River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Paluselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Aminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,90 +6481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of phthalates in Marseille Bay (NW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Paluselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6624,64 +6628,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric particle-bound organophosphate ester flame retardants and plasticizers in a North African Mediterranean coastal city (Bizerte, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6767,51 +6771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6862,90 +6866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, loading and exposure of atmospheric particle-bound POPs at the African and European edges of the western Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Castro-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Paluselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7124,417 +7128,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01344534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Solar Radiation and CDOM in Surface Coastal Waters of the Northwestern Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial food web structural and functional responses to oyster and fish as top predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Para</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+                <w:t xml:space="preserve">Behzad Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">
+ Éric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12434⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 535, pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799299v1</w:t>
+                <w:t xml:space="preserve">hal-01199541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of air-sea exchanges on the Mediterranean marine boundary layer composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helen Langley Dewitt</w:t>
+                <w:t xml:space="preserve">Variability of Solar Radiation and CDOM in Surface Coastal Waters of the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stig Hellebust</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (4), pp.851-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721512v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food web structural and functional responses to oyster and fish as top predators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of air-sea exchanges on the Mediterranean marine boundary layer composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">
- Éric Fouilland</w:t>
+                <w:t xml:space="preserve">Helen Langley Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Hellebust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199541v2</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable quantification of phthalates in environmental matrices (air, water, sludge, sediment and soil): A review</w:t>
               </w:r>
@@ -7559,51 +7563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Paluselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7780,51 +7784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Paluselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7910,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Suroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John K. Volkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8018,51 +8022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of sterols and terrigenous organic matter in waters of the Mackenzie Shelf, Canadian Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8178,64 +8182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Tolosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (3), pp.757-769. </w:t>
@@ -8273,90 +8277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and distribution of dissolved carbohydrates in the Beaufort Sea Mackenzie Margin (Arctic Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166, pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8403,51 +8407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV/PAR radiations and DOM properties in surface coastal waters of the Canadian shelf of the Beaufort Sea during summer 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8563,51 +8567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8896,51 +8900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular level characterization of methyl sugars in marine high molecular weight dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Repeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8948,51 +8952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 154, pp.34-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9199,51 +9203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Seritti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9342,51 +9346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Benner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (3), pp.925-940. </w:t>
@@ -9424,77 +9428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composition and flux of particulate and dissolved carbohydrates from the Rhone River into the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,51 +9601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tachibana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9701,64 +9705,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and degradation of lipids in aeolian particles from a coastal area of the north-western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9847,77 +9851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation state of organic matter in surface sediments from the Southern Beaufort Sea: a lipid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9981,51 +9985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10346,286 +10350,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of normalized water-leaving radiances at UV and visible wave bands in relation with chlorophyll a and colored detrital matter content in the southeast Pacific</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.787-822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456621v1</w:t>
+                <w:t xml:space="preserve">hal-00514543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Distribution of normalized water-leaving radiances at UV and visible wave bands in relation with chlorophyll a and colored detrital matter content in the southeast Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (C010), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514543v1</w:t>
+                <w:t xml:space="preserve">hal-00456621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of UV and visible light induced degradation of lipids in non-axenic senescent cells of Emiliania huxleyi</w:t>
               </w:r>
@@ -10779,64 +10783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10887,51 +10891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sea-surface dust radiative forcing on the oceanic primary production: A 1D modeling approach applied to the West African coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11017,77 +11021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of solar radiation and nitrates on the bioavailability of dissolved organic matter to marine bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Mopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11147,90 +11151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11462,51 +11466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.41-54. </w:t>
@@ -11538,299 +11542,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Alteration of the Marine Bacterium Vibrio angustum S14 Exposed to Simulated Sunlight During Growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Joux</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-008-9214-9⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.1165 - 1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-1165-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058368v1</w:t>
+                <w:t xml:space="preserve">hal-02058362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological Alteration of the Marine Bacterium Vibrio angustum S14 Exposed to Simulated Sunlight During Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Matallana Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (5), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-008-9214-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-1165-2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02058362v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Photochemical Transformations of Dissolved Organic Matter on Bacterial Metabolism and Diversity in Three Contrasting Coastal Sites in the Northwestern Mediterranean Sea during Summer</w:t>
               </w:r>
@@ -11962,64 +11966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Alteration of the Marine Bacterium Vibrio angustum S14 Exposed to Simulated Sunlight During Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Matallana Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12037,118 +12041,118 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00284-008-9214-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar dynamics in large particles during in vitro incubation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12195,51 +12199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Photochemical Transformations of Dissolved Organic Matter on Bacterial Metabolism and Diversity in Three Contrasting Coastal Sites in the Northwestern Mediterranean Sea during Summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Jeffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12320,90 +12324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High penetration of ultraviolet radiation in the south east Pacific waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Vasilkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12454,51 +12458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and degradation of marine particles with different settling velocities in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart G. Wakeham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12506,51 +12510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52(4), pp.1645-1664</w:t>
@@ -12579,51 +12583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyl radical-induced photochemical formation of dicarboxylic acids from unsaturated fatty acid (oleic cid) in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12631,51 +12635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Narukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 188, pp.135 - 139</w:t>
@@ -12698,173 +12702,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Penetration of ultraviolet radiation in the marine environment. A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (2), pp.389-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1562/2005-11-09-IR-733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092722v1</w:t>
+                <w:t xml:space="preserve">hal-00734184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12907,228 +12884,255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083291v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration of ultraviolet radiation in the marine environment. A review.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00734184v1</w:t>
+                <w:t xml:space="preserve">hal-00083291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Low Molecular Weight Dicarboxylic and Ketocarboxylic Acids in Seawater Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13200,51 +13204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration of Ultraviolet Radiation in the Marine Environment. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13760,282 +13764,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t>
+                <w:t xml:space="preserve">Trans-hemispheric contribution of C 2 -C 10 α, ω-dicarboxylic acids, and related polar compounds to water-soluble organic carbon in the western Pacific aerosols in relation to photochemical oxidation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JC001475⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002gb001980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780301v1</w:t>
+                <w:t xml:space="preserve">hal-01999294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-hemispheric contribution of C 2 -C 10 α, ω-dicarboxylic acids, and related polar compounds to water-soluble organic carbon in the western Pacific aerosols in relation to photochemical oxidation reactions</w:t>
+                <w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Dafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 17 (2), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (C11), pp.3361 - 3361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002gb001980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002JC001475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999294v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial degradation of large particles in the southern Indian Ocean using in vitro incubation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14043,51 +14047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Striby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (8), pp.985-1000. </w:t>
@@ -14220,51 +14224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ambient temperature effects on the separation of monosaccharides by high-performance anion-exchange chromatography with pulse amperometric detection - Application to marine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14362,51 +14366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total organic carbon dynamics in the Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15001,51 +15005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon inputs of the Rhône River to the Mediterranean Sea: Biogeochemical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15156,51 +15160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sc Yoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 198, pp.61 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15228,394 +15232,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data assimilation techniques to analyze the significance of ectoproteolytic activity measurements performed with the model substrate MCA-Leu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Dissolved organic carbon contamination induced by filters and storage bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sc Yoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps177027⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (8), pp.1956-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00407-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829895v1</w:t>
+                <w:t xml:space="preserve">hal-00812068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic carbon contamination induced by filters and storage bottles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the wet oxidation method for dissolved organic carbon analysis in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Dafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sc Yoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatoa, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 329 (5), pp.345-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812068v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the wet oxidation method for dissolved organic carbon analysis in the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Dafner</w:t>
+                <w:t xml:space="preserve">Use of data assimilation techniques to analyze the significance of ectoproteolytic activity measurements performed with the model substrate MCA-Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agatoa, A.</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 177, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps177027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066564v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-slope variations of dissolved organic carbon in the Gulf of Cadiz, NE Atlantic Ocean (February 1998)</w:t>
               </w:r>
@@ -15846,513 +15850,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone organique dissous dans des lagons d'atoll, par combustion catalytique à haute température et par spectrophotométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-slope variations of organic carbon and bacteria in the Gulf of Lions in relation to water dynamics (northwestern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sc Yoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pagès</w:t>
+                <w:t xml:space="preserve">C. Turley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Torreton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ma Unanue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 161, pp.255-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062734v1</w:t>
+                <w:t xml:space="preserve">hal-02053059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-slope variations of organic carbon and bacteria in the Gulf of Lions in relation to water dynamics (northwestern Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sc Yoro</w:t>
+                <w:t xml:space="preserve">Carbone organique dissous dans des lagons d'atoll, par combustion catalytique à haute température et par spectrophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Torreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 324 (11), pp.915-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(97)82505-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053059v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low molecular weight dicarboxylic acids and related polar compounds in the remote marine rain samples collected from Western Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water soluble dicarboxylic acids and related compounds in Antarctic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimitaka Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawamura Kimitaka</w:t>
+                <w:t xml:space="preserve">Yoshie Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Hayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00436-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 101 (D13), pp.18721-18728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96JD01541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171595v1</w:t>
+                <w:t xml:space="preserve">hal-02053057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water soluble dicarboxylic acids and related compounds in Antarctic aerosols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low molecular weight dicarboxylic acids and related polar compounds in the remote marine rain samples collected from Western Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiko Hayashi</w:t>
+                <w:t xml:space="preserve">Kawamura Kimitaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 101 (D13), pp.18721-18728. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30 (10-11), pp.1609-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/96JD01541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/1352-2310(95)00436-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053057v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of organic colloids in the stratified estuary of the Krka River (Croatia).</w:t>
               </w:r>
@@ -16653,51 +16657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative distributions of dicarboxylic acids and related polar compounds in snow, rain and aerosols from urban atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawamura Kimitaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 28, pp.449-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17025,1898 +17029,1930 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering interdisciplinary approaches to marine science: insights from Ocean Sciences Institute (OCEAN, Aix-Marseille University)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Reiche</w:t>
+                <w:t xml:space="preserve">Source apportionment of atmospheric P over East Mediterranean using the Positive Matrix Factorization (PMF) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Sciences congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/oos2025-358⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193487v1</w:t>
+                <w:t xml:space="preserve">hal-03178696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of atmospheric P over East Mediterranean using the Positive Matrix Factorization (PMF) model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">Nucleation from seawater emissions during mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hl. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178696v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation from seawater emissions during mesocosm experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rose</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+                <w:t xml:space="preserve">R. Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sellegri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hl. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142045v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Sellegri</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">MIO CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142044v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine Primary and Secondary Aerosol emissions to the mediterranean atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. d'Anna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+                <w:t xml:space="preserve">B. Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Schwier</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIO CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139095v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Primary and Secondary Aerosol emissions to the mediterranean atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+                <w:t xml:space="preserve">Chemical properties and morphology of Marine Aerosol in the Mediterranean atmosphere: a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sellegri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057888v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical properties and morphology of Marine Aerosol in the Mediterranean atmosphere: a mesocosm study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057880v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Marine Primary and Secondary Aerosol emissions to the mediterranean atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. George</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Sellegri</w:t>
+                <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957274v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Primary and Secondary Aerosol emissions to the mediterranean atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+                <w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sellegri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU FAll American Geophysics Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057882v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU FAll American Geophysics Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916071v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Source of marine aerosol particles in the mediterranean atmosphere presentation project ANR blanc SAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLAS-IGAC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171553v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of marine aerosol particles in the mediterranean atmosphere presentation project ANR blanc SAM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition and degradation of sinking particles with different settling velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLAS-IGAC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">ASLO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint Jacques de compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662212v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and degradation of sinking particles with different settling velocities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z Liu</w:t>
+                <w:t xml:space="preserve">Fostering interdisciplinary approaches to marine science: insights from Ocean Sciences Institute (OCEAN, Aix-Marseille University)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nonchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02534636v1</w:t>
+              <w:t xml:space="preserve">One Ocean Sciences congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in the marine environment - JPI Oceans Research projects 2020 - 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron, J. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron, J. Beck</w:t>
+                <w:t xml:space="preserve">Jes Vollersten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jes Vollersten</w:t>
+                <w:t xml:space="preserve">Lucas Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Brandt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-violet radiation may affect bacterial cycling of dissolved organic matter in the Mediterranean Sea: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIESM, pp.85-87, 2006, Frederic Briand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18926,284 +18962,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+                <w:t xml:space="preserve">Patrick Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Astruch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+                <w:t xml:space="preserve">Jean Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton and Plastic Additives—Insights into the Chemical Pollution of the Low-Trophic Level of the Mediterranean Marine Food Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Castro-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.121-129, 2017, 978-3-319-71278-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71279-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19213,165 +19249,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Charrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel variability of heterotrophic bacterial production and UV doses in the South East Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19406,51 +19442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19460,392 +19496,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the blue loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siri Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siri Carson</w:t>
+                <w:t xml:space="preserve">S. Sægrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sægrov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pentti Kujala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Parliamentary research service. 2024, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key results JPI Oceans microplastics projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Diaz</w:t>
+                <w:t xml:space="preserve">Kandziora Jella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kandziora Jella</w:t>
+                <w:t xml:space="preserve">Thorsten Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Kiefer</w:t>
+                <w:t xml:space="preserve">Willem de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem de Moor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aaron Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JPI Oceans. 2024, pp.12-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Macro Litter in European Rivers -Top Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Hanke</w:t>
+                <w:t xml:space="preserve">Ahmet Kideys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Kideys</w:t>
+                <w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] European Commission - DG Joint Research Centre. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId614"/>
+      <w:footerReference w:type="default" r:id="rId613"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19913,51 +19949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F7BE6A6"/>
+    <w:nsid w:val="9CC1E41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20061,51 +20097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D5DCE7C"/>
+    <w:nsid w:val="D7F8B19D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20295,51 +20331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-sempere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-0998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112514502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-9977-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05108475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Howarth-Forster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet S&#248;rensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M Booth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118271" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Lips" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Buhhalko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leelou Chouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116787" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04570245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Seiwert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1206449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03473947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phuong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Ngo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Royer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24685-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994089v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177288v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ting Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00904" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110888" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994869v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Alkan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Royer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Kawamura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006165" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paluselli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05083" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.05.067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-105-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02366785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113637" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.110491" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00295" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodosi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarmpas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolaou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768630v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769499v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769518v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.306" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810090v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04614" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799299v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12434" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199541v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11429" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2102" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505233b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.02.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12262" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jacq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.09.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808123v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Para" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuoka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2761-2013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Q Fu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-653-2013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140611795" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.04.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051678v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rontani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charri&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaultier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4787-2012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050187v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsuoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-925-2012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1827-2012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ono" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tachibana" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4725-2012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.058" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS8ZCQB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heipieper" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3513-2012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G Coble" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-4083-2010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456621v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005289" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Christodoulou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2010.01.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7R4GTQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999313v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gl039053" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058596v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mopper" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2008.11.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058368v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboudi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana Surget" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9214-9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM77DV0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068305v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboudi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H Jeffrey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9280-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1E31C530A6C0E42630AA489A9404334AEC966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331289v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps330067" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Jeffrey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991643v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilkov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007gl029823" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164167v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Narukawa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734184v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1562/2005-11-09-IR-733" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX3KSZGT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999300v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac052226w" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MK349MT7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080381v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750977v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sohrin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002731" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999294v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gb001980" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Dafner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bryden" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812084v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lafont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerherve" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(01)00697-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X25S30MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063115v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Dafner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonzalez-Davila" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalena Santana-Casiano" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(00)00064-9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A08E735302BF01FF41BC1707DBBFC281C0526EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grout" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calafat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2001.46.6.1347" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00407-2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLBBWFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066564v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatoa, A." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063121v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev Dafner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps189301" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699096v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pouvesle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02062734v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pag&#232;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torreton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)82505-0" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J022P7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171595v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kimitaka" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00436-X" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53333FB7018920EAD828557A61AE1C6B8B84EA05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053057v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Imai" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Fujii" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Hayashi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD01541" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65FT96KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171591v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90016-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066534v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosaka, K." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171589v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Randon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(94)90044-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0TKWTN5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171592v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(94)90123-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066527v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053055v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Naudin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveau, Michel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul, H" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Romano" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066491v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reiche" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057888v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057880v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957274v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057882v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916071v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662212v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503185v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron, J. Beck" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Vollersten" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ziveri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087180v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024260v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_17" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078782v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charr&#236;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330281v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04752692v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Carson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#230;grov" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Kujala" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04808807v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Diaz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandziora Jella" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kiefer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Moor" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311547v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hanke" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Kideys" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-sempere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-0998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112514502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-9977-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05108475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Howarth-Forster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet S&#248;rensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M Booth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Lips" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Buhhalko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leelou Chouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116787" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04570245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Seiwert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1206449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24685-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03473947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Ngo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146225" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994089v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177288v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ting Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00904" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110888" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994869v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Alkan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Royer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Kawamura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006165" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paluselli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.05.067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-105-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02366785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113637" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.110491" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodosi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarmpas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolaou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768630v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865497v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00295" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769499v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769518v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.306" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810090v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04614" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199541v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11429" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12434" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2102" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505233b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.02.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12262" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jacq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.09.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808123v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Para" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuoka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2761-2013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Q Fu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-653-2013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140611795" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.04.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051678v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rontani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charri&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaultier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4787-2012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050187v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsuoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-925-2012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1827-2012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ono" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tachibana" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4725-2012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.058" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS8ZCQB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heipieper" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3513-2012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G Coble" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-4083-2010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456621v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005289" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Christodoulou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2010.01.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7R4GTQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999313v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gl039053" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058596v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mopper" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2008.11.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058368v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboudi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana Surget" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9214-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM77DV0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068305v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboudi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H Jeffrey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9280-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1E31C530A6C0E42630AA489A9404334AEC966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331289v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps330067" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Jeffrey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991643v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilkov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007gl029823" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164167v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Narukawa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734184v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1562/2005-11-09-IR-733" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX3KSZGT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999300v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac052226w" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MK349MT7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080381v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750977v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sohrin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002731" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999294v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gb001980" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Dafner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bryden" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812084v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lafont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerherve" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(01)00697-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X25S30MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063115v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Dafner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonzalez-Davila" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalena Santana-Casiano" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(00)00064-9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A08E735302BF01FF41BC1707DBBFC281C0526EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grout" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calafat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2001.46.6.1347" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812068v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00407-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLBBWFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatoa, A." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063121v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev Dafner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps189301" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699096v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pouvesle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02062734v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pag&#232;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torreton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)82505-0" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J022P7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053057v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Imai" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Fujii" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Hayashi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD01541" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65FT96KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171595v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kimitaka" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00436-X" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53333FB7018920EAD828557A61AE1C6B8B84EA05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171591v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90016-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066534v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosaka, K." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171589v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Randon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(94)90044-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0TKWTN5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171592v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(94)90123-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066527v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053055v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Naudin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveau, Michel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul, H" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Romano" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066491v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057888v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057880v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957274v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057882v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662212v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503185v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron, J. Beck" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Vollersten" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ziveri" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087180v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024260v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_17" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078782v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charr&#236;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330281v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04752692v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Carson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#230;grov" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Kujala" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04808807v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Diaz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandziora Jella" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kiefer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Moor" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311547v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hanke" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Kideys" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>