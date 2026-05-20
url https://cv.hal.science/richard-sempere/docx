--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,19894 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19842 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard Sempere </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Richard SempereDirection Ocean Sciences Institute AMUCoordination réseau es universités marines françaisesCo-coordination Alliance European Research and Education Alliance (EOREA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-0998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112514502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2pcAG2AAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABE-9977-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Director of Research at CNRS: Oceanographer. Marine and atmospheric geochemist.Two children (22 and 20)Currently: Director of Research at CNRS, Director of the Mediterranean Institute of Oceanography (M I O), Aix Marseille University, CNRS, IRD, Toulon University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploration of sources and sinks of natural organic matter in aquatic environments.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plastic and additives in the Ocean. The intersection of the carbon cycle and microbial communities under global change conditions.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marine and atmospheric chemistry. Study of dissolved organic matter including sugars, dicarboxylic acids, phthalates, chromophoric organic matter. UV impact (photo-oxydation) on organic matter decomposition. Bacterial degradation of organic matter. Organic contaminants in atmospheric and aquatic systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1-Degrees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">· 2001, Habilitation for PhD direction (HDR), University Aix Marseille University· 1991, PhD in Oceanography, University of Perpignan, CNRS LSGM.· 1986, Master in Oceanography and Meteorology University of Paris Sorbonne University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-Professional experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">· 1987, Scientific national duty in the French Navy· 1988-1991: PhD (University of Perpignan), scholarship from the French Ministry for Research and Education· 1991-1993: Post-Doctoral study in Tokyo (Tokyo Metropolitan University), JSPS fellowship· 1993-1994: Post-Doctoral study in LMM, UPR CNRS 223, Aix Marseille University, CNRS fellowship· 1994-2001: Permanent Position as CR1 CNRS, LMM UPR CNRS 223, Aix Marseille University· 2003: Director of Research at CNRS 2ndclass· 2009: Director of Research at CNRS 1stclass· 2019: Director of Research at CNRS DRCE1· 2004-2012: Director of the LMGEM laboratory (UMR CNRS 6117)· Since 2012: Director of M I O laboratory (UMR 7294, UM 110). CNRS, IRD, Aix Marseille University and Toulon University. M I O laboratory comprises 236 people.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-Direction of students, post-docs researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 (Doctor degree-PhD) students, 8 post-doctoral researchers and about 50 Master degree and others students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4-National responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS, IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">· 1997-1998: -Member of the national biogeochemistry equipment-working group for INSU/CNRS (CSOA)· 1998-2000: -President of the national biogeochemistry equipment committee (CSOA)· 2004-2007: Member of the CNRS national committee (section 19)· 2004-2007: Member of the CNRS national committee (section 46)· 2004-2007: Member of the CNRS/INSU scientific committee· 2008-2011: Member of the IRD national committee (CSS3)· Since 2017: Member of the French ANR committee· Member of the executive committee of the French Pole Mediterranee.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-National-programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">· Co-PI of the MERMEX (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mio.pytheas.univ-amu.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">): since 2009· Co-PI of the LEFE/CYBER UVECO1 program: 2003-2006.· Co-PI of the UVPACA program· CO-PI of Agence de l’eau projects: Blue Polut, CareMed· French knowledge national pivot of the European project Blue Med</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2015. Associate editor in Marine Chemistry.· Since 2007-Review editor of Aquatic Microbial Ecology and Marine Ecology Progress Series (Reviewer staff).· Partner of the JPI Ocean (European Union) research project PLASTOX (plastics and contaminants in seawater) and PERSEUS (FP7).· Associate member of the international SCOR working Group on new microbial concepts and methodology. Topic: “Microbial Pumping Processes of carbon in the ocean”.2020-2022 PI of the JPI-Ocean research project, ANDROMEDA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7-Professional affiliations:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">· Member, American Geophysical Society, 1994 to present· Member, American Limnology and Oceanography Association, 1998 to present· Member, European Geophysical Society, 2002 to present· Member, European Geophysical Society, 2002 to present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8-Cruise participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">· About 15 oceanographic cruises (Antarctic, Atlantic, Pacific Ocean, Mediterranean Sea).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine litter, microplastic pollution and organic additives assessments in polar areas through an opportunistic cruise ship-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gerigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brach-Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119216. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-degradation is a key driver of the fate and impacts of marine plastics. How can laboratory experiments be designed to effectively inform risk assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Howarth-Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbet Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy M Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.118271. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dissolved carbohydrates during the spring sea ice melt season in the Canadian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/as-2024-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of plastic additive contents over the last decades in two major European rivers (Rhone and Rhine) from sediment cores analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Morereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 348, pp.123655. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of microplastics detection methods applied to marine sediments: A case study in the Bay of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gerigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urmas Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Buhhalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leelou Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.116787. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of organophosphate Esters flame retardants and plasticizers in airborne particles over the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Violaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Nenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 348, pp.140746. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of plastic additive contents in sediment cores of three French rivers (Loire, Meuse and Moselle) over the last decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 931, pp.172849. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04579686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of chemicals and DOC from tire particles under simulated marine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Seiwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1206449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of chemicals and DOC from tire particles under simulated marine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Seiwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1206449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K.S. Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300, pp.118988. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (14), pp.9999-10009. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective degradation of organophosphate ester flame retardants and plasticizers in coastal sediments under high urban pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Militon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sylvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24685-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in Asian freshwater ecosystems: Current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha My Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 808, pp.151989. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of Microplastics in the Marine Environment Using the Laser Direct Infrared (LDIR) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (14), pp.9999-10009. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c08870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Organic Pollutants Burden, Trophic Magnification and Risk in a Pelagic Food Web from Coastal NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Muñoz-Arnanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (14), pp.9557-9568. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c00904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalates and organophosphate esters in surface water, sediments and zooplankton of the NW Mediterranean Sea: Exploring links with microplastic abundance and accumulation in the marine food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, pp.115970. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from a review of microplastics in marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 777, pp.146225. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02978433v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Violaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Nenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsagkaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Paglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24738-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental occurrence of phthalate and organophosphate esters in sediments across the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigar Alkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 760, pp.143412. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of UV and Visible Radiation on Optical Properties of Chromophoric Dissolved Organic Matter Released by Emiliania huxleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.888. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8110888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of organic plastic additives in surface waters of the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113637. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of perfluoroalkyl substances in the Bay of Marseille (NW Mediterranean Sea) and the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.110491. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.110491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of neutral sugars, alditols and anhydrosugars using anion-exchange chromatography with pulsed amperometric detection: Application for marine and atmospheric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nouara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 213, pp.24-32. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid chromatographic isolation of individual carbohydrates from environmental matrices for stable carbon analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nouara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Violaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1067, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicarboxylic and Oxocarboxylic Acids in the Arctic Coastal Ocean (Beaufort Sea-Mackenzie Margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.927-940. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalate Release from Plastic Fragments and Degradation in Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paluselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.166-175. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b05083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River -a major source of organic plastic additives to the tropical North Atlantic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (13), pp.7513-7521. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b01585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-litter in surface waters from the Rhone River: Plastic pollution and loading to the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition and distribution of semi-labile dissolved organic matter across the southwest Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-105-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric particle-bound organophosphate ester flame retardants and plasticizers in a North African Mediterranean coastal city (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.383-393. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars in atmospheric aerosols over the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nouara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zarmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, MERMEX special issue, 163, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of α,ω-dicarboxylic acids and ω-oxoacids in surface waters of the Rhone River and fluxes into the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, MERMEX project: Recent advances in the oceanography of the Mediterranean Sea, 163, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768630v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hélias Nunige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of microplastics in surface waters of the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paluselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, MERMEX special issue, 163, pp.214-220. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and risk assessment of hydrocarbons and organochlorines in aerosols from a North African coastal city (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.422 - 431. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Single Extraction Procedure for the Simultaneous Determination of a Wide Range of Polar and Nonpolar Organic Contaminants in Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.295 - 295. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of phthalate acid esters (PAEs) in the northwestern Mediterranean Sea and the Rhone River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paluselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheak Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.221-231. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of phthalates in Marseille Bay (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paluselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheak Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621 (5), pp.578-587. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Schwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, loading and exposure of atmospheric particle-bound POPs at the African and European edges of the western Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paluselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (22), pp.10.1021/acs.est.7b04614. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b04614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01344534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of singlet oxygen from senescent irradiated phytoplankton cells to attached heterotrophic bacteria: Effect of silica and carbonaceous matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Suroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Volkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, fate, behavior and ecotoxicological state of phthalates in different environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Sopheak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paluselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Ouddane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (7), pp.4019-4035. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es505233b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of air-sea exchanges on the Mediterranean marine boundary layer composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Langley Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Solar Radiation and CDOM in Surface Coastal Waters of the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry and Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/php.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial food web structural and functional responses to oyster and fish as top predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">
+ Éric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 535, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable quantification of phthalates in environmental matrices (air, water, sludge, sediment and soil): A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheak Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paluselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Ouddane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 515-516, pp.162-180. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle du carbone dans l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.38--39. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lettre-cdf.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of sterols and terrigenous organic matter in waters of the Mackenzie Shelf, Canadian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial carbon dependence on freshly produced phytoplankton exudates under different nutrient availability and grazing pressure conditions in coastal marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (3), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and distribution of dissolved carbohydrates in the Beaufort Sea Mackenzie Margin (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 166, pp.92-102. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic molecular composition of marine aerosols over the Arctic Ocean in summer: contributions of primary emission and secondary aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Q Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.653-667. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-653-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial carbon and nitrogen production under experimental conditions combining warming with increased ultraviolet-B radiation in Mediterranean coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 439, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Production and Behavior of Hydroperoxyacids in Heterotrophic Bacteria Attached to Senescent Phytoplanktonic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp.11795-11815. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms140611795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV/PAR radiations and DOM properties in surface coastal waters of the Canadian shelf of the Beaufort Sea during summer 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.2761-2774. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-2761-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular level characterization of methyl sugars in marine high molecular weight dissolved organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense photooxidative degradation of planktonic and bacterial lipids in sinking particles collected with sediment traps across the Canadian Beaufort Shelf (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4787-4802. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4787-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon dynamics in the Mediterranean Sea: an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Seritti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.13. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GB004151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transport of colored dissolved organic matter in water masses of the Southern Beaufort Sea: relationship with hydrographic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Benner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-925-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition and flux of particulate and dissolved carbohydrates from the Rhone River into the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.1827-1844. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1827-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and degradation of lipids in aeolian particles from a coastal area of the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.124-135. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of low molecular weight dicarboxylic acids, ketoacids and α-dicarbonyls in the marine aerosols collected over the Arctic Ocean during late summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tachibana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4725-4737. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4725-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation state of organic matter in surface sediments from the Southern Beaufort Sea: a lipid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Heipieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3513-3530. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3513-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mechanistic approach to modeling bacterial DOC pathways: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., pp.66-68. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.opms.sb0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of UV and visible light induced degradation of lipids in non-axenic senescent cells of Emiliania huxleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119, pp.139-152. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.787-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of normalized water-leaving radiances at UV and visible wave bands in relation with chlorophyll a and colored detrital matter content in the southeast Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (C010), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JC005289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence and absorption properties of chromophoric dissolved organic matter (CDOM) in coastal surface waters of the northwestern Mediterranean Sea, influence of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G Coble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (12), pp.4083-4103. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-4083-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability: results from DOC degradation by bacteria in pure culture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (6), pp.1861-1876,. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-1861-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea-surface dust radiative forcing on the oceanic primary production: A 1D modeling approach applied to the West African coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (15), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009gl039053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of solar radiation and nitrates on the bioavailability of dissolved organic matter to marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201 (2-3), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2008.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variability of heterotrophic bacterial production and underwater UV doses in the eastern South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 387, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps08075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption and release of dissolved organic carbon by marine bacteria in a pulsed-substrate environment : from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1165 - 1173. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1165-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Alteration of the Marine Bacterium Vibrio angustum S14 Exposed to Simulated Sunlight During Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Matallana Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Joux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (5), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-008-9214-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Photochemical Transformations of Dissolved Organic Matter on Bacterial Metabolism and Diversity in Three Contrasting Coastal Sites in the Northwestern Mediterranean Sea during Summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (2), pp.344-357. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-007-9280-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Alteration of the Marine Bacterium Vibrio angustum S14 Exposed to Simulated Sunlight During Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Matallana Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Joux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-008-9214-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical-induced photochemical formation of dicarboxylic acids from unsaturated fatty acid (oleic cid) in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Narukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 188, pp.135 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar dynamics in large particles during in vitro incubation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 330, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps330067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Photochemical Transformations of Dissolved Organic Matter on Bacterial Metabolism and Diversity in Three Contrasting Coastal Sites in the Northwestern Mediterranean Sea during Summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High penetration of ultraviolet radiation in the south east Pacific waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vasilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (12), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007gl029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and degradation of marine particles with different settling velocities in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart G. Wakeham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52(4), pp.1645-1664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of ultraviolet radiation in the marine environment. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry and Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (2), pp.389-97. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1562/2005-11-09-IR-733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Low Molecular Weight Dicarboxylic and Ketocarboxylic Acids in Seawater Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (17), pp.6012-6018. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac052226w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of Ultraviolet Radiation in the Marine Environment. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry and Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82, pp.389-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maixandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila I. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Sohrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in total organic carbon in the northeast Atlantic in 2000-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sohrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C10), pp.C10S90. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sempéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 269, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 269, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-hemispheric contribution of C 2 -C 10 α, ω-dicarboxylic acids, and related polar compounds to water-soluble organic carbon in the western Pacific aerosols in relation to photochemical oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002gb001980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny V. Dafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (C11), pp.3361 - 3361. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JC001475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial degradation of large particles in the southern Indian Ocean using in vitro incubation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Striby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (8), pp.985-1000. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00057-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and chemical variability of colloids in the Almeria-Oran Front in the eastern Alboran Sea (SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (6), pp.1347-1357. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2001.46.6.1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavior of Al, Mn, Ba, Sr, REE and Th isotopes during in vitro degradation of large marine particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arraes-Mescoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4203(00)00065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ambient temperature effects on the separation of monosaccharides by high-performance anion-exchange chromatography with pulse amperometric detection - Application to marine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kerherve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 920 (1-2), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9673(01)00697-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total organic carbon distribution and budget through the Strait of Gibraltar in April 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny V Dafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bryden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73, pp.233 - 252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total organic carbon dynamics in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33-34, pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial dynamics during the transition from spring bloom to oligotrophy in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Striby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vidussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 212, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total organic and inorganic carbon exchange through the Strait of Gibraltar in September 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Dafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchor Gonzalez-Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magdalena Santana-Casiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research (1953)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (5), pp.1217 - 1236. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(00)00064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon inputs of the Rhône River to the Mediterranean Sea: Biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Cauwet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (2), pp.669-681. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GB900069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial decomposition of large organic particles in the northwestern Mediterranean Sea:an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 198, pp.61 - 72. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps198061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of data assimilation techniques to analyze the significance of ectoproteolytic activity measurements performed with the model substrate MCA-Leu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 177, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps177027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic carbon contamination induced by filters and storage bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (8), pp.1956-1959. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00407-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the wet oxidation method for dissolved organic carbon analysis in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Dafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatoa, A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 329 (5), pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slope variations of dissolved organic carbon in the Gulf of Cadiz, NE Atlantic Ocean (February 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ev Dafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, pp.301-306. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps189301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-oxidation and automated colorimetry for simultaneous determination of organic carbon, nitrogen and phosphorus dissolved in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slope variations of organic carbon and bacteria in the Gulf of Lions in relation to water dynamics (northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 161, pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone organique dissous dans des lagons d'atoll, par combustion catalytique à haute température et par spectrophotométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Torreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 324 (11), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(97)82505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water soluble dicarboxylic acids and related compounds in Antarctic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshie Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Hayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (D13), pp.18721-18728. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JD01541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low molecular weight dicarboxylic acids and related polar compounds in the remote marine rain samples collected from Western Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawamura Kimitaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (10-11), pp.1609-1619. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(95)00436-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of organic colloids in the stratified estuary of the Krka River (Croatia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Cauwet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 40 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0272-7714(95)90016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and seasonal changes of hydrocarbons in urban aerosols and rainwaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitaka Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosaka, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chikyukagaku Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration of seawater with a zirconium and aluminum oxide tubular membrane: application to the study of colloidal organic carbon distribution in an estuarine bottom nepheloid layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Randon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (1-2), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4203(94)90044-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative distributions of dicarboxylic acids and related polar compounds in snow, rain and aerosols from urban atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawamura Kimitaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 28, pp.449-459. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(94)90123-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and colloidal organic carbon in the Rhone Estuary: comparison of the UV-persulfate and HTCO method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Cauwet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 317 (1), pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le néphéloïde benthique,au large du Rhône. Transferts particulaires,à l'interface continent-océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveau, Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul, H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15 (6), pp.621-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic carbon in seawater: confirmation of previous underestimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311 (9), pp.1061-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric P over East Mediterranean using the Positive Matrix Factorization (PMF) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Violaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Nenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsagkaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Paglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation from seawater emissions during mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hl. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIO CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary and Secondary Aerosol emissions to the mediterranean atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical properties and morphology of Marine Aerosol in the Mediterranean atmosphere: a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary and Secondary Aerosol emissions to the mediterranean atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FAll American Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source of marine aerosol particles in the mediterranean atmosphere presentation project ANR blanc SAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAS-IGAC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and degradation of sinking particles with different settling velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint Jacques de compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering interdisciplinary approaches to marine science: insights from Ocean Sciences Institute (OCEAN, Aix-Marseille University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nonchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Sciences congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in the marine environment - JPI Oceans Research projects 2020 - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron, J. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jes Vollersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ziveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-violet radiation may affect bacterial cycling of dissolved organic matter in the Mediterranean Sea: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIESM, pp.85-87, 2006, Frederic Briand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton and Plastic Additives—Insights into the Chemical Pollution of the Low-Trophic Level of the Mediterranean Marine Food Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.121-129, 2017, 978-3-319-71278-9. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71279-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and bacterial availability of dissolved neutral sugars in the South East Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sempéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Charrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variability of heterotrophic bacterial production and UV doses in the South East Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the blue loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siri Carson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sægrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Kujala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliamentary research service. 2024, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key results JPI Oceans microplastics projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandziora Jella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JPI Oceans. 2024, pp.12-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Macro Litter in European Rivers -Top Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Kideys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission - DG Joint Research Centre. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId614"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19949,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CC1E41D"/>
+    <w:nsid w:val="8B3AD43E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20097,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D7F8B19D"/>
+    <w:nsid w:val="5AAFA69F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20331,51 +490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-sempere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-0998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112514502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-9977-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05108475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Howarth-Forster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet S&#248;rensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M Booth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Lips" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Buhhalko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leelou Chouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116787" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04570245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Seiwert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1206449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24685-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03473947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Ngo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146225" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994089v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177288v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ting Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00904" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110888" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994869v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Alkan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Royer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Kawamura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006165" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paluselli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.05.067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-105-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02366785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113637" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.110491" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodosi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarmpas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolaou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768630v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865497v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00295" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769499v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769518v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.306" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810090v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04614" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199541v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11429" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12434" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2102" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505233b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.02.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12262" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jacq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.09.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808123v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Para" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuoka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2761-2013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Q Fu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-653-2013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140611795" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.04.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051678v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rontani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charri&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaultier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4787-2012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050187v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsuoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-925-2012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1827-2012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ono" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tachibana" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4725-2012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.058" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS8ZCQB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heipieper" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3513-2012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G Coble" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-4083-2010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456621v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005289" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Christodoulou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2010.01.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7R4GTQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999313v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gl039053" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058596v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mopper" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2008.11.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058368v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboudi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana Surget" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9214-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM77DV0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068305v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboudi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H Jeffrey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9280-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1E31C530A6C0E42630AA489A9404334AEC966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331289v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps330067" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Jeffrey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991643v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilkov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007gl029823" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164167v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Narukawa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734184v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1562/2005-11-09-IR-733" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX3KSZGT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999300v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac052226w" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MK349MT7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080381v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750977v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sohrin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002731" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999294v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gb001980" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Dafner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bryden" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812084v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lafont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerherve" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(01)00697-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X25S30MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063115v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Dafner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonzalez-Davila" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalena Santana-Casiano" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(00)00064-9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A08E735302BF01FF41BC1707DBBFC281C0526EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grout" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calafat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2001.46.6.1347" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812068v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00407-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLBBWFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatoa, A." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063121v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev Dafner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps189301" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699096v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pouvesle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02062734v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pag&#232;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torreton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)82505-0" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J022P7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053057v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Imai" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Fujii" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Hayashi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD01541" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65FT96KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171595v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kimitaka" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00436-X" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53333FB7018920EAD828557A61AE1C6B8B84EA05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171591v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90016-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066534v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosaka, K." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171589v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Randon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(94)90044-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0TKWTN5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171592v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(94)90123-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066527v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053055v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Naudin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveau, Michel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul, H" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Romano" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066491v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057888v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057880v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957274v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057882v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662212v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503185v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron, J. Beck" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Vollersten" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ziveri" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087180v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024260v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_17" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078782v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charr&#236;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330281v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04752692v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Carson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#230;grov" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Kujala" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04808807v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Diaz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandziora Jella" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kiefer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Moor" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311547v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hanke" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Kideys" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-sempere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-0998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112514502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2pcAG2AAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-9977-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gerigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05108475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Howarth-Forster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet S&#248;rensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy M Booth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Lips" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Buhhalko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leelou Chouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116787" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140746" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04570245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Seiwert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1206449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Royer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24685-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03473947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phuong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Ngo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177288v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ting Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Arnanz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00904" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994089v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115970" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146225" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994869v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Alkan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Royer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143412" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8110888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02366785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113637" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.110491" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Kawamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paluselli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05083" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.05.067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-105-2019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810090v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657239v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarmpas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolaou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768630v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00295" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769499v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769518v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.306" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04614" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.02.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150271v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Net Sopheak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505233b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12434" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199541v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11429" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2102" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12262" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057507v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jacq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.09.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000694v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Q Fu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-653-2013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140611795" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Para" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuoka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2761-2013" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.04.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051678v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rontani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaultier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4787-2012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731024v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Seritti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004151" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsuoka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-925-2012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701986v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1827-2012" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703565v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.03.058" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS8ZCQB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ono" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tachibana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4725-2012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heipieper" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3513-2012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Christodoulou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2010.01.007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7R4GTQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456621v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005289" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051689v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G Coble" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-4083-2010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999313v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gl039053" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058596v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mopper" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2008.11.002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058593v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08075" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058362v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1165-2008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02058368v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboudi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana Surget" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9214-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM77DV0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068305v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboudi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H Jeffrey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9280-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1E31C530A6C0E42630AA489A9404334AEC966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321321v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164167v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Narukawa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331289v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps330067" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171279v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Jeffrey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilkov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007gl029823" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1562/2005-11-09-IR-733" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX3KSZGT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999300v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac052226w" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MK349MT7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080381v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750977v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sohrin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002731" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999294v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gb001980" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812107v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Striby" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00057-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025988v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grout" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calafat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2001.46.6.1347" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812084v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lafont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerherve" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(01)00697-5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X25S30MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063111v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Dafner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bryden" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065006v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafont" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marroni" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780381v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Striby" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063115v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Dafner" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonzalez-Davila" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalena Santana-Casiano" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(00)00064-9" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A08E735302BF01FF41BC1707DBBFC281C0526EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829884v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cauwet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900069" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D19EA49F44E3777F9CF6A199A418A639874C19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780471v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps198061" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829895v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps177027" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812068v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00407-2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLBBWFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066564v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatoa, A." TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063121v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev Dafner" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps189301" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699096v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pouvesle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02062734v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pag&#232;s" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torreton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)82505-0" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J022P7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053057v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Imai" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Fujii" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Hayashi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD01541" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65FT96KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171595v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kimitaka" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00436-X" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53333FB7018920EAD828557A61AE1C6B8B84EA05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171591v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90016-0" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066534v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosaka, K." TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171589v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Randon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(94)90044-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0TKWTN5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171592v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(94)90123-6" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066527v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053055v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Naudin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveau, Michel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul, H" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Romano" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066491v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057888v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057880v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957274v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057882v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916071v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662212v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503185v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron, J. Beck" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Vollersten" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ziveri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087180v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024260v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_17" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078782v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charr&#236;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330281v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04752692v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Carson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#230;grov" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Kujala" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04808807v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Diaz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandziora Jella" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kiefer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Moor" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311547v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hanke" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Kideys" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>