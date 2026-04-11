--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2986,295 +2986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression atlas and comparative coexpression network analyses reveal important genes involved in the formation of lignified cell wall in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Voxeur</w:t>
+                <w:t xml:space="preserve">Sebastian Proost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Bjoern Oest Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+                <w:t xml:space="preserve">Neha Vaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (3), pp.1009-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622075v1</w:t>
+                <w:t xml:space="preserve">hal-01606765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression atlas and comparative coexpression network analyses reveal important genes involved in the formation of lignified cell wall in Brachypodium distachyon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjoern Oest Hansen</w:t>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Vaid</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico M. Giorgi</w:t>
+                <w:t xml:space="preserve">Frédéric Legée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 215 (3), pp.1009-1025. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606765v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop breeding: Turning a lawn into a field</w:t>
               </w:r>
@@ -4006,277 +4006,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignification: different mechanisms for a versatile polymer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2014.11.006⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (13), pp.2296-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204119v1</w:t>
+                <w:t xml:space="preserve">hal-01204179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignification: different mechanisms for a versatile polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23c, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01204179v1</w:t>
+                <w:t xml:space="preserve">hal-01204119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Coumaroyl-CoA:monolignol transferase (PMT) acts specifically in the lignin biosynthetic pathway in Brachypodium distachyon</w:t>
               </w:r>
@@ -5410,290 +5410,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytohormones and the cell wall in Arabidopsis during seedling growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+                <w:t xml:space="preserve">Clara Sanchez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Ignacio Rubio-Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steffan Persson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (5), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964370v1</w:t>
+                <w:t xml:space="preserve">hal-01203908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytohormones and the cell wall in Arabidopsis during seedling growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203908v1</w:t>
+                <w:t xml:space="preserve">hal-00964370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering as a Condition for Xylem Expansion in Arabidopsis Hypocotyl and Root</w:t>
               </w:r>
@@ -6657,51 +6657,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7191,1271 +7191,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of animal MUSASHI like RNA binding proteins in plant cell wall architecture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des stabilisants sur les propriétés mécaniques des argiles utilisées dans l’éco-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bies-Etheve</w:t>
+                <w:t xml:space="preserve">Thierno Abdoulaye Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Labex TULIP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VIII ème édition de la Conférence Casaman-Sun/Sénégal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, Nov 2024, Ziguinchor, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976613v1</w:t>
+                <w:t xml:space="preserve">hal-05572886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium distachyon, a useful system for functional gene analysis in monocots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Remy Brossier</w:t>
+                <w:t xml:space="preserve">Involvement of animal MUSASHI like RNA binding proteins in plant cell wall architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Kairouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bies-Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.1</w:t>
+              <w:t xml:space="preserve">Forum Labex TULIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733868v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des acteurs protéiques impliqués dans le remodelage des polysaccharides de la paroi au cours du développement du grain de Brachypodium distachyon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Albenne</w:t>
+                <w:t xml:space="preserve">Brachypodium distachyon, a useful system for functional gene analysis in monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Soulhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fierlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remy Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14th Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743785v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Identification des acteurs protéiques impliqués dans le remodelage des polysaccharides de la paroi au cours du développement du grain de Brachypodium distachyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
+              <w:t xml:space="preserve">5. Colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794798v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misregulation of p-coumaroyl-CoA:monolignol transferase in Brachypodium distachyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia L. Cass</w:t>
+                <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584162v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique O-méthyltransférase chez la plante modèle des céréales &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+                <w:t xml:space="preserve">Misregulation of p-coumaroyl-CoA:monolignol transferase in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Karlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fachuang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah L. Petrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia L. Cass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">247th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798439v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protéome de la paroi des grains de &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; : focus sur les protéines impliquées dans le remodelage des polysaccharides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique O-méthyltransférase chez la plante modèle des céréales &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801270v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique Ométhyltransférasechez la plante modèle des graminées Brachypodium distachyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
+                <w:t xml:space="preserve">Le protéome de la paroi des grains de &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; : focus sur les protéines impliquées dans le remodelage des polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795488v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium distachyon, une graminée modèle pour l'étude des interactions plante-pathogène</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. C. J. C. Wang</w:t>
+                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique Ométhyltransférasechez la plante modèle des graminées Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho-Yue-Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste J. B. Morel</w:t>
+                <w:t xml:space="preserve">Philippe P. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2012, Paris, France. p. 168</w:t>
+              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000603v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brachypodium distachyon, une graminée modèle pour l'étude des interactions plante-pathogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R R. Niks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. J. C. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2012, Paris, France. p. 168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lignin polymerization in Arabidopsis and poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise L. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8465,51 +8590,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vimenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8518,248 +8643,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exodermis lignification impacts lateral root emergence in Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8818,100 +8943,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Brachypodium Research Conference (IBRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR CHARACTERIZATION OF 13 C LABELLED LIGNOCELLULOSIC BIOMASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,926 +9064,926 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide survey of artificial mutations in Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Lei,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingqin Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesly L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JGI annual user meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling during grain development of Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Plant Cell Walls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Brachypodium Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Modène, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling by a proteomic approach on Brachypodium distachyon grain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccases are involved in lignification : first evidence in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque national de la Société Française de Biologie Végétale (SFBV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Strasbourg, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9868,91 +9993,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin and Hydroxycinnamic Acids: Biosynthesis and the Buildup of the Cell Wall. Advances in Botanical Research. Elsevier. Book series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9962,216 +10087,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated genome-scale analysis and northern blot detection of retrotransposon siRNAs across plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Böhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Rymen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heinlein, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology:RNA tagging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2166, pp.387-411, 2020, 978-1-0716-0712-1; 978-1-0716-0711-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0712-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Radiation Mutagenesis: Induction and Detection by Whole Genome Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,221 +10328,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genetics and Genomics: Crops and Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2015, Plant Genetics and Genomics: Crops and Models</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Biology of Lignification in Grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Mutwil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Jouanin; Catherine Lapierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignins Biosynthesis, Biodegradation and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77 - 112, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00003-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise L. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10462,51 +10587,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10516,147 +10641,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of plants with reduced lignin content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2012/0192312 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10666,161 +10791,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exodermis lignification impacts lateral root emergence in &amp;lt;i&amp;gt;Brachypodium distachyon&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristovão de Jesus Vieira Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10967,51 +11092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455782v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Malai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Minadakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Himber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn N K Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H O Ceciliato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takahashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe J Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evana A Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago D.G. Nunes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slawinska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Redt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikye Varshney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Incze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Badics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Coomey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Perkins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schuetz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faride Unda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.265" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxin Dong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Varner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16546" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14758" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Poursarebani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Trautewig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udda Lundqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18890-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03080310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1525-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yi Chou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Proost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Oest Hansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Vaid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Giorgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14635" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01877" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Karlen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Peck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Padmakshan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Petrik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L. Cass" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12420" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy  E. Marriott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. T Willats" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414020111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes W. Voorend" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Brkljacic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Scholl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mockler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Garvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179531" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco-Villalobos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Schwechheimer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio-Somoza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Persson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.03.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M7J5SDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Plantegenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardtke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.02.070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Trung Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0558-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881BD90885EE07EBAE219CD3F240E11A6738948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0326-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9LM827W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#257;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Brossier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000603v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R. Niks" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. J. C. Wang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Morel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455520v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190039v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321915v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lei," TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqin Shao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly L." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829100v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434336v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#246;hrer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Rymen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerbaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_23" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrington" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mutwil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00652296/61/supp/C?sdc=1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00003-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246057v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina d'Orlando" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Perez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455782v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Malai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Minadakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Himber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn N K Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H O Ceciliato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takahashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe J Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evana A Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago D.G. Nunes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slawinska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Redt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikye Varshney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Incze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Badics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Coomey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Perkins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schuetz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faride Unda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.265" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxin Dong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Varner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16546" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14758" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Poursarebani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Trautewig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udda Lundqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18890-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03080310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1525-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yi Chou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Proost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Oest Hansen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Vaid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Giorgi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01877" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Karlen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Peck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Padmakshan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.11.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Petrik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L. Cass" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12420" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy  E. Marriott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. T Willats" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414020111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes W. Voorend" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Brkljacic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Scholl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mockler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Garvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179531" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco-Villalobos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Schwechheimer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio-Somoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Persson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M7J5SDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Plantegenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardtke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.02.070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Trung Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0558-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881BD90885EE07EBAE219CD3F240E11A6738948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0326-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9LM827W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#257;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733868v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Brossier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584162v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R. Niks" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. J. C. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455520v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lei," TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqin Shao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly L." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434336v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#246;hrer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Rymen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerbaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_23" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053117v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrington" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mutwil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00652296/61/supp/C?sdc=1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00003-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina d'Orlando" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Perez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>