--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -279,218 +279,218 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sibout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zahin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wen Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Ken Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengchi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.1028-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-01978-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236927v1</w:t>
+                <w:t xml:space="preserve">hal-05495188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (5), pp.1028-1048. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495188v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a suitable molar absorption coefficient (ε) for lignin analysis of fibrous plants using the CASA method</w:t>
               </w:r>
@@ -1006,295 +1006,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-type-specific control of secondary cell wall formation by Musashi-type translational regulators in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Kairouani</w:t>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Picart</w:t>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mounet</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
+                <w:t xml:space="preserve">Lucie Le-Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.RP88207. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.88207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230426v1</w:t>
+                <w:t xml:space="preserve">hal-04102408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
+                <w:t xml:space="preserve">Cell-type-specific control of secondary cell wall formation by Musashi-type translational regulators in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+                <w:t xml:space="preserve">Alicia Kairouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Bouder</w:t>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Le-Bot</w:t>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (7), pp.6821. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.RP88207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24076821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.88207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102408v1</w:t>
+                <w:t xml:space="preserve">hal-04230426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of hair cell and stomatal size by a hair cell-specific peroxidase in the grass Brachypodium distachyon</w:t>
               </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ratet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,403 +2074,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass secondary cell walls, Brachypodium distachyon as a model for discovery</w:t>
+                <w:t xml:space="preserve">Mutations in the predicted DNA polymerase subunit POLD3 result in more rapid flowering of Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Coomey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Daniel Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hazen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yinxin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Varner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 227 (6), pp.1649-1667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16603⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 227 (6), pp.1725-1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173610v1</w:t>
+                <w:t xml:space="preserve">hal-03009434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwarfism of high‐monolignol Arabidopsis plants is rescued by ectopic LACCASE overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faride Unda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (9), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pld3.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the predicted DNA polymerase subunit POLD3 result in more rapid flowering of Brachypodium distachyon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grass secondary cell walls, Brachypodium distachyon as a model for discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mayer</w:t>
+                <w:t xml:space="preserve">Joshua Coomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Varner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Hazen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 227 (6), pp.1725-1735. </w:t>
+              <w:t xml:space="preserve">, 2020, 227 (6), pp.1649-1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03009434v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of BdUNICULME4 and BdLAXATUM‐A in the non‐domesticated grass Brachypodium distachyon</w:t>
               </w:r>
@@ -2871,90 +2871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, mobility, and anchoring of lignin-related oxidative enzymes in Arabidopsis secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Yi Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichiro Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (8), pp.1849-1859. </w:t>
@@ -2986,325 +2986,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression atlas and comparative coexpression network analyses reveal important genes involved in the formation of lignified cell wall in Brachypodium distachyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Proost</w:t>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjoern Oest Hansen</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Vaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico M. Giorgi</w:t>
+                <w:t xml:space="preserve">Frédéric Legée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14635⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606765v1</w:t>
+                <w:t xml:space="preserve">hal-02622075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression atlas and comparative coexpression network analyses reveal important genes involved in the formation of lignified cell wall in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Proost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Voxeur</w:t>
+                <w:t xml:space="preserve">Bjoern Oest Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Neha Vaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+                <w:t xml:space="preserve">Federico M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184820. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (3), pp.1009-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622075v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop breeding: Turning a lawn into a field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (5), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3342,51 +3342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Redesigning Arabidopsis Lignins into Alkali-Soluble Lignins through the Expression of p- Coumaroyl-CoA:Monolignol Transferase PMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengcheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew L. Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3604,459 +3604,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LACCASE5 Is Required for Lignification of the Brachypodium distachyon Culm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Oxana Dobrovolskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lebris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Soulhat</w:t>
+                <w:t xml:space="preserve">Petr Martinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 168 (1), pp.192--U951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.255489⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563837v1</w:t>
+                <w:t xml:space="preserve">hal-01204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">LACCASE5 Is Required for Lignification of the Brachypodium distachyon Culm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachelle Looten</w:t>
+                <w:t xml:space="preserve">Philippe Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Soulhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (1), pp.192--U951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.255489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123292v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Martinek</w:t>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204099v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4158,77 +4158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignification: different mechanisms for a versatile polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23c, pp.83-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4256,299 +4256,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-Coumaroyl-CoA:monolignol transferase (PMT) acts specifically in the lignin biosynthetic pathway in Brachypodium distachyon</w:t>
+                <w:t xml:space="preserve">Range of cell-wall alterations enhance saccharification in [i]Brachypodium distachyon[/i] mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah L. Petrik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Karlen</w:t>
+                <w:t xml:space="preserve">Poppy  E. Marriott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia L. Cass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
+                <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fachuang Lu</w:t>
+                <w:t xml:space="preserve">William G. T Willats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77 (5), pp.713-726. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (40), pp.14601-14606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1414020111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204046v1</w:t>
+                <w:t xml:space="preserve">hal-01204110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range of cell-wall alterations enhance saccharification in [i]Brachypodium distachyon[/i] mutants</w:t>
+                <w:t xml:space="preserve">p-Coumaroyl-CoA:monolignol transferase (PMT) acts specifically in the lignin biosynthetic pathway in Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy  E. Marriott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+                <w:t xml:space="preserve">Deborah L. Petrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Karlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan U. Fangel</w:t>
+                <w:t xml:space="preserve">Cynthia L. Cass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William G. T Willats</w:t>
+                <w:t xml:space="preserve">Fachuang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (40), pp.14601-14606. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (5), pp.713-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1414020111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204110v1</w:t>
+                <w:t xml:space="preserve">hal-01204046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium: a promising hub between model species and cereals</w:t>
               </w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie A. Krapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hawkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5057,51 +5057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant cell biology: The ABC of monolignol transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,51 +5321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pacheco-Villalobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Schwechheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5410,320 +5410,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytohormones and the cell wall in Arabidopsis during seedling growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203908v1</w:t>
+                <w:t xml:space="preserve">hal-00964370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytohormones and the cell wall in Arabidopsis during seedling growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+                <w:t xml:space="preserve">Clara Sanchez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Ignacio Rubio-Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steffan Persson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (5), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964370v1</w:t>
+                <w:t xml:space="preserve">hal-01203908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering as a Condition for Xylem Expansion in Arabidopsis Hypocotyl and Root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Plantegenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dénoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymerick Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Trung Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,51 +6075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CINNAMYL ALCOHOL DEHYDROGENASE-C and -D are the primary genes involved in lignin biosynthesis in the floral stem of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymerick Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Arabidopsis thaliana mutant deficient in the expression of O-methyltransferase impacts lignins and sinapoyl esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,51 +6325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression pattern of two paralogs encoding cinnamyl alcohol dehydrogenases in Arabidopsis. Isolation and characterization of the corresponding mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymerick Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,51 +6450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a poplar cDNA encoding a ferulate-5-hydroxylase/coniferaldehyde 5-hydroxylase increases S lignin deposition in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,51 +6596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute incompatibility with glutamine synthetase in water-stressed Populus nigra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6749,51 +6749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Brachypodium Research Conference (IBRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t>
@@ -6960,51 +6960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of secondary cell wall formation by Musashi-type translational regulators in trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Kairouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,90 +7322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of animal MUSASHI like RNA binding proteins in plant cell wall architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Kairouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bies-Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7447,103 +7447,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon, a useful system for functional gene analysis in monocots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Soulhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fierlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.1</w:t>
@@ -7572,51 +7572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des acteurs protéiques impliqués dans le remodelage des polysaccharides de la paroi au cours du développement du grain de Brachypodium distachyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7710,51 +7710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7848,77 +7848,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Karlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fachuang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah L. Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia L. Cass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dallas, United States</w:t>
@@ -8072,90 +8072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protéome de la paroi des grains de &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; : focus sur les protéines impliquées dans le remodelage des polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8598,402 +8598,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Exodermis lignification impacts lateral root emergence in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bellande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristovāo de Jesus Vieira Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
+              <w:t xml:space="preserve">International Brachypodium Research Conference (IBRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135791v1</w:t>
+                <w:t xml:space="preserve">hal-05455520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vimenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
+              <w:t xml:space="preserve">SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323775v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exodermis lignification impacts lateral root emergence in Brachypodium distachyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Brachypodium Research Conference (IBRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland. </w:t>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455520v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR CHARACTERIZATION OF 13 C LABELLED LIGNOCELLULOSIC BIOMASS</w:t>
               </w:r>
@@ -9018,51 +9018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9225,51 +9225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling during grain development of Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,277 +9344,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+                <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746287v1</w:t>
+                <w:t xml:space="preserve">hal-02808784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+                <w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808784v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
               </w:r>
@@ -9725,90 +9725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling by a proteomic approach on Brachypodium distachyon grain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9876,64 +9876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10007,51 +10007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin and Hydroxycinnamic Acids: Biosynthesis and the Buildup of the Cell Wall. Advances in Botanical Research. Elsevier. Book series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10403,51 +10403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Mutwil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Jouanin; Catherine Lapierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignins Biosynthesis, Biodegradation and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, </w:t>
@@ -10524,51 +10524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise L. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10668,90 +10668,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of plants with reduced lignin content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2012/0192312 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10857,51 +10857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11092,51 +11092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455782v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Malai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Minadakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Himber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn N K Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H O Ceciliato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takahashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe J Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evana A Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago D.G. Nunes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slawinska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Redt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikye Varshney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Incze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Badics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Coomey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Perkins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schuetz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faride Unda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.265" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxin Dong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Varner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16546" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14758" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Poursarebani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Trautewig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udda Lundqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18890-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03080310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1525-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yi Chou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Proost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Oest Hansen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Vaid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Giorgi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01877" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Karlen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Peck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Padmakshan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.11.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Petrik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L. Cass" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12420" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy  E. Marriott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. T Willats" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414020111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes W. Voorend" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Brkljacic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Scholl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mockler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Garvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179531" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco-Villalobos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Schwechheimer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio-Somoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Persson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M7J5SDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Plantegenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardtke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.02.070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Trung Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0558-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881BD90885EE07EBAE219CD3F240E11A6738948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0326-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9LM827W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#257;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733868v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Brossier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584162v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R. Niks" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. J. C. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455520v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lei," TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqin Shao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly L." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434336v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#246;hrer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Rymen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerbaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_23" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053117v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrington" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mutwil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00652296/61/supp/C?sdc=1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00003-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina d'Orlando" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Perez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455782v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Malai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Minadakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Himber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn N K Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H O Ceciliato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takahashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe J Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evana A Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago D.G. Nunes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slawinska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Redt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikye Varshney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Incze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Badics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxin Dong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Varner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16546" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Perkins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schuetz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faride Unda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Coomey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14758" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Poursarebani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Trautewig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udda Lundqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18890-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03080310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1525-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yi Chou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Proost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Oest Hansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Vaid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Giorgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14635" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01877" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Karlen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Peck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Padmakshan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.11.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy  E. Marriott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. T Willats" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414020111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Petrik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L. Cass" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12420" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes W. Voorend" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Brkljacic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Scholl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mockler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Garvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179531" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco-Villalobos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Schwechheimer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio-Somoza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Persson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.03.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M7J5SDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Plantegenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardtke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.02.070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Trung Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0558-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881BD90885EE07EBAE219CD3F240E11A6738948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0326-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9LM827W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#257;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733868v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Brossier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584162v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R. Niks" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. J. C. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455520v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lei," TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqin Shao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly L." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434336v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#246;hrer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Rymen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerbaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_23" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053117v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrington" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mutwil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00652296/61/supp/C?sdc=1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00003-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina d'Orlando" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Perez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>