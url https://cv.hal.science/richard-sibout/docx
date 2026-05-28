--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -2074,671 +2074,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the predicted DNA polymerase subunit POLD3 result in more rapid flowering of Brachypodium distachyon</w:t>
+                <w:t xml:space="preserve">COMPOSITUM 1 contributes to the architectural simplification of barley inflorescence via meristem identity signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Woods</w:t>
+                <w:t xml:space="preserve">Naser Poursarebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinxin Dong</w:t>
+                <w:t xml:space="preserve">Corinna Trautewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouché</w:t>
+                <w:t xml:space="preserve">Michael Melzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mayer</w:t>
+                <w:t xml:space="preserve">Thomas Nussbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Varner</w:t>
+                <w:t xml:space="preserve">Udda Lundqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227 (6), pp.1725-1735. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18890-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009434v1</w:t>
+                <w:t xml:space="preserve">hal-03161866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwarfism of high‐monolignol Arabidopsis plants is rescued by ectopic LACCASE overexpression</w:t>
+                <w:t xml:space="preserve">Mutations in the predicted DNA polymerase subunit POLD3 result in more rapid flowering of Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Perkins</w:t>
+                <w:t xml:space="preserve">Daniel Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Schuetz</w:t>
+                <w:t xml:space="preserve">Yinxin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faride Unda</w:t>
+                <w:t xml:space="preserve">Frédéric Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca A. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Kevin Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Varner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pld3.265⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (6), pp.1725-1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164300v1</w:t>
+                <w:t xml:space="preserve">hal-03009434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass secondary cell walls, Brachypodium distachyon as a model for discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Coomey</w:t>
+                <w:t xml:space="preserve">Dwarfism of high‐monolignol Arabidopsis plants is rescued by ectopic LACCASE overexpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Schuetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faride Unda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16603⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03173610v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of BdUNICULME4 and BdLAXATUM‐A in the non‐domesticated grass Brachypodium distachyon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grass secondary cell walls, Brachypodium distachyon as a model for discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Coomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hazen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14758⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (6), pp.1649-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03052692v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPOSITUM 1 contributes to the architectural simplification of barley inflorescence via meristem identity signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinna Trautewig</w:t>
+                <w:t xml:space="preserve">Roles of BdUNICULME4 and BdLAXATUM‐A in the non‐domesticated grass Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengbin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Melzer</w:t>
+                <w:t xml:space="preserve">Sophie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nussbaumer</w:t>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udda Lundqvist</w:t>
+                <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (2), pp.645-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18890-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161866v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of LACCASE8 and LACCASE5 genes in Brachypodium distachyon leads to severe decrease in lignin content and high increase in saccharification yield without impacting plant integrity</w:t>
               </w:r>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, mobility, and anchoring of lignin-related oxidative enzymes in Arabidopsis secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Yi Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,645 +2986,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop breeding: Turning a lawn into a field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (5), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2017.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622075v1</w:t>
+                <w:t xml:space="preserve">hal-01606752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression atlas and comparative coexpression network analyses reveal important genes involved in the formation of lignified cell wall in Brachypodium distachyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico M. Giorgi</w:t>
+                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14635⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606765v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop breeding: Turning a lawn into a field</w:t>
+                <w:t xml:space="preserve">Expression atlas and comparative coexpression network analyses reveal important genes involved in the formation of lignified cell wall in Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Proost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Oest Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Vaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico M. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (5), pp.1-2. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (3), pp.1009-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nplants.2017.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01606752v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Redesigning Arabidopsis Lignins into Alkali-Soluble Lignins through the Expression of p- Coumaroyl-CoA:Monolignol Transferase PMT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monolignol ferulate conjugates are naturally incorporated into plant lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric F. Legée</w:t>
+                <w:t xml:space="preserve">Steven D. Karlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
+                <w:t xml:space="preserve">Chengcheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Renault</w:t>
+                <w:t xml:space="preserve">Matthew L. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01877⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1600393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437998v1</w:t>
+                <w:t xml:space="preserve">hal-01606315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolignol ferulate conjugates are naturally incorporated into plant lignins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Karlen</w:t>
+                <w:t xml:space="preserve">Structural Redesigning Arabidopsis Lignins into Alkali-Soluble Lignins through the Expression of p- Coumaroyl-CoA:Monolignol Transferase PMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengcheng Zhang</w:t>
+                <w:t xml:space="preserve">Frédéric F. Legée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew L. Peck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca A. Smith</w:t>
+                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
+                <w:t xml:space="preserve">Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (10), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (3), pp.1358-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1600393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606315v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
               </w:r>
@@ -4006,277 +4006,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignification: different mechanisms for a versatile polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23c, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204179v1</w:t>
+                <w:t xml:space="preserve">hal-01204119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignification: different mechanisms for a versatile polymer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (13), pp.2296-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2014.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204119v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range of cell-wall alterations enhance saccharification in [i]Brachypodium distachyon[/i] mutants</w:t>
               </w:r>
@@ -4413,77 +4413,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Coumaroyl-CoA:monolignol transferase (PMT) acts specifically in the lignin biosynthetic pathway in Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah L. Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Karlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia L. Cass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fachuang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4662,416 +4662,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TILLING platform for functional genomics in [i]Brachypodium distachyon[/i]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disrupting the cinnamyl alcohol dehydrogenase 1 gene (BdCAD1) leads to altered lignification and improved saccharification in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Séverine Ho-Yue-Kuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yin Wang</w:t>
+                <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Darracq</w:t>
+                <w:t xml:space="preserve">Oumaya O. Bouchabke-Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wannes W. Voorend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065503⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (3), pp.496 - 508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190604v1</w:t>
+                <w:t xml:space="preserve">hal-01004090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant cell wall lignification and monolignol metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A TILLING platform for functional genomics in [i]Brachypodium distachyon[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho-Yue-Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00220⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01204067v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupting the cinnamyl alcohol dehydrogenase 1 gene (BdCAD1) leads to altered lignification and improved saccharification in Brachypodium distachyon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oumaya O. Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Plant cell wall lignification and monolignol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wannes W. Voorend</w:t>
+                <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S. Antelme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (3), pp.496 - 508. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01004090v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant cell biology: The ABC of monolignol transport</w:t>
               </w:r>
@@ -5142,558 +5142,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium as a Model for the Grasses: Today and the Future</w:t>
+                <w:t xml:space="preserve">Mobile Gibberellin Directly Stimulates Arabidopsis Hypocotyl Xylem Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Brkljacic</w:t>
+                <w:t xml:space="preserve">Laura Ragni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Grotewold</w:t>
+                <w:t xml:space="preserve">Kaisa Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy Scholl</w:t>
+                <w:t xml:space="preserve">David Pacheco-Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Mockler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David F. Garvin</w:t>
+                <w:t xml:space="preserve">Claus Schwechheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.179531⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.1322-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.084020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652276v1</w:t>
+                <w:t xml:space="preserve">hal-01189555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Gibberellin Directly Stimulates Arabidopsis Hypocotyl Xylem Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brachypodium as a Model for the Grasses: Today and the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Brkljacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ragni</w:t>
+                <w:t xml:space="preserve">Erich Grotewold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaisa Nieminen</w:t>
+                <w:t xml:space="preserve">Randy Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pacheco-Villalobos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Todd Mockler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Schwechheimer</w:t>
+                <w:t xml:space="preserve">David F. Garvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (4), pp.1322-1336. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (1), pp.3 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.084020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.179531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189555v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytohormones and the cell wall in Arabidopsis during seedling growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+                <w:t xml:space="preserve">Clara Sanchez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Ignacio Rubio-Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steffan Persson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (5), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964370v1</w:t>
+                <w:t xml:space="preserve">hal-01203908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytohormones and the cell wall in Arabidopsis during seedling growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203908v1</w:t>
+                <w:t xml:space="preserve">hal-00964370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering as a Condition for Xylem Expansion in Arabidopsis Hypocotyl and Root</w:t>
               </w:r>
@@ -6194,277 +6194,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Arabidopsis thaliana mutant deficient in the expression of O-methyltransferase impacts lignins and sinapoyl esters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression pattern of two paralogs encoding cinnamyl alcohol dehydrogenases in Arabidopsis. Isolation and characterization of the corresponding mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Maba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51, pp.973-989</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132, pp.848-860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680995v1</w:t>
+                <w:t xml:space="preserve">hal-02679703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression pattern of two paralogs encoding cinnamyl alcohol dehydrogenases in Arabidopsis. Isolation and characterization of the corresponding mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Arabidopsis thaliana mutant deficient in the expression of O-methyltransferase impacts lignins and sinapoyl esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Goujon</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mila</w:t>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 132, pp.848-860</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.973-989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679703v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a poplar cDNA encoding a ferulate-5-hydroxylase/coniferaldehyde 5-hydroxylase increases S lignin deposition in Arabidopsis thaliana</w:t>
               </w:r>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Doorsselaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (12), pp.1087-1096. </w:t>
@@ -7598,77 +7598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
@@ -7816,527 +7816,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misregulation of p-coumaroyl-CoA:monolignol transferase in Brachypodium distachyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia L. Cass</w:t>
+                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique Ométhyltransférasechez la plante modèle des graminées Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho-Yue-Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584162v1</w:t>
+                <w:t xml:space="preserve">hal-02795488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique O-méthyltransférase chez la plante modèle des céréales &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+                <w:t xml:space="preserve">Misregulation of p-coumaroyl-CoA:monolignol transferase in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Karlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharshana Padmakshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fachuang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah L. Petrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia L. Cass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">247th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798439v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protéome de la paroi des grains de &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; : focus sur les protéines impliquées dans le remodelage des polysaccharides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique O-méthyltransférase chez la plante modèle des céréales &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801270v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique Ométhyltransférasechez la plante modèle des graminées Brachypodium distachyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
+                <w:t xml:space="preserve">Le protéome de la paroi des grains de &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; : focus sur les protéines impliquées dans le remodelage des polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795488v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon, une graminée modèle pour l'étude des interactions plante-pathogène</w:t>
               </w:r>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R R. Niks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. J. C. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste J. B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8486,51 +8486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8564,51 +8564,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8723,277 +8723,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">P. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135791v1</w:t>
+                <w:t xml:space="preserve">hal-05323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Duru</w:t>
+                <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vimenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
+              <w:t xml:space="preserve">SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323775v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR CHARACTERIZATION OF 13 C LABELLED LIGNOCELLULOSIC BIOMASS</w:t>
               </w:r>
@@ -9094,896 +9094,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide survey of artificial mutations in Brachypodium distachyon</w:t>
+                <w:t xml:space="preserve">Multi-modal and multi-scale analysis of plant biomass for a better understanding of its degradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Lei,</w:t>
+                <w:t xml:space="preserve">Oriane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Martin</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingqin Shao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lesly L.</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JGI annual user meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321915v1</w:t>
+                <w:t xml:space="preserve">hal-05630861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling during grain development of Brachypodium distachyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Albenne</w:t>
+                <w:t xml:space="preserve">Genome-wide survey of artificial mutations in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lei,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingqin Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesly L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Plant Cell Walls</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">JGI annual user meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740185v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+                <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling during grain development of Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Plant Cell Walls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808784v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Brachypodium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Modène, Italy. 2013</w:t>
+              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804010v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling by a proteomic approach on Brachypodium distachyon grain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. International Brachypodium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Modène, Italy. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laccases are involved in lignification : first evidence in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque national de la Société Française de Biologie Végétale (SFBV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Strasbourg, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9993,91 +10118,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin and Hydroxycinnamic Acids: Biosynthesis and the Buildup of the Cell Wall. Advances in Botanical Research. Elsevier. Book series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10087,216 +10212,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated genome-scale analysis and northern blot detection of retrotransposon siRNAs across plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Böhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Rymen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heinlein, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology:RNA tagging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2166, pp.387-411, 2020, 978-1-0716-0712-1; 978-1-0716-0711-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0712-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Radiation Mutagenesis: Induction and Detection by Whole Genome Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10328,310 +10453,310 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genetics and Genomics: Crops and Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2015, Plant Genetics and Genomics: Crops and Models</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Biology of Lignification in Grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Mutwil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Jouanin; Catherine Lapierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignins Biosynthesis, Biodegradation and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77 - 112, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00003-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise L. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10641,147 +10766,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of plants with reduced lignin content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2012/0192312 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10791,161 +10916,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exodermis lignification impacts lateral root emergence in &amp;lt;i&amp;gt;Brachypodium distachyon&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristovão de Jesus Vieira Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11092,51 +11217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455782v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Malai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Minadakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Himber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn N K Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H O Ceciliato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takahashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe J Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evana A Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago D.G. Nunes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slawinska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Redt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikye Varshney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Incze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Badics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxin Dong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Varner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16546" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Perkins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schuetz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faride Unda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Coomey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14758" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Poursarebani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Trautewig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udda Lundqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18890-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03080310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1525-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yi Chou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Proost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Oest Hansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Vaid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Giorgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14635" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01877" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Karlen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Peck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Padmakshan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.11.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy  E. Marriott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. T Willats" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414020111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Petrik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L. Cass" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12420" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes W. Voorend" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Brkljacic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Scholl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mockler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Garvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179531" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco-Villalobos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Schwechheimer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio-Somoza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Persson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.03.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M7J5SDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Plantegenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardtke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.02.070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Trung Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0558-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881BD90885EE07EBAE219CD3F240E11A6738948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0326-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9LM827W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#257;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733868v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Brossier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584162v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R. Niks" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. J. C. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455520v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lei," TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqin Shao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly L." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434336v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#246;hrer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Rymen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerbaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_23" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053117v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrington" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mutwil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00652296/61/supp/C?sdc=1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00003-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina d'Orlando" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Perez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455782v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Malai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Minadakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Himber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn N K Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H O Ceciliato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takahashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe J Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evana A Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago D.G. Nunes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slawinska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Redt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikye Varshney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Incze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Badics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Poursarebani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Trautewig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udda Lundqvist" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18890-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxin Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Varner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Perkins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schuetz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faride Unda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.265" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Coomey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14758" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03080310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1525-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yi Chou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.60" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Proost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Oest Hansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Vaid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Giorgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14635" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Karlen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Peck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Padmakshan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01877" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy  E. Marriott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U. Fangel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. T Willats" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414020111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Petrik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L. Cass" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12420" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes W. Voorend" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204067v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00220" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pacheco-Villalobos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Schwechheimer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Brkljacic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Grotewold" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Scholl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mockler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Garvin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179531" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio-Somoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan Persson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M7J5SDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Plantegenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardtke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.02.070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Trung Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0558-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881BD90885EE07EBAE219CD3F240E11A6738948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0326-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9LM827W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#257;o de Jesus Vieira Teixeira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733868v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Brossier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R. Niks" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. J. C. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455520v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321915v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lei," TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqin Shao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly L." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434336v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#246;hrer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Rymen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerbaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_23" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053117v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrington" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mutwil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00652296/61/supp/C?sdc=1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00003-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246057v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina d'Orlando" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Perez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>