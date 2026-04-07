--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1469,235 +1469,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situational analysis of Cameroon’s Technical Operation Units (TOUs) in the context of the landscape approach: critical issues and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying post logging biomass loss using satellite images and ground measurements in Southeast Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénis Jean Sonwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Chia</w:t>
+                <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kankeu Sufo</w:t>
+                <w:t xml:space="preserve">Noelle Marlène Moankang Nkal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (4), pp.951-964. </w:t>
+              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1415-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10668-015-9688-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11676-016-0277-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02407429v1</w:t>
+                <w:t xml:space="preserve">halshs-02407437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying post logging biomass loss using satellite images and ground measurements in Southeast Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A situational analysis of Cameroon’s Technical Operation Units (TOUs) in the context of the landscape approach: critical issues and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
+                <w:t xml:space="preserve">Eugene Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle Marlène Moankang Nkal</w:t>
+                <w:t xml:space="preserve">Richard Kankeu Sufo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (6), pp.1415-1426. </w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.951-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11676-016-0277-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10668-015-9688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02407437v1</w:t>
+                <w:t xml:space="preserve">halshs-02407429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Délocalisation des Gares Routières comme Moyen de Désengorgement du Centre Urbain de Bafoussam (Ouest-Cameroun)</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du bassin du Congo: état des forêts 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hiol Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest and climate change in central Africa: synergy between mitigation and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Chia Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,51 +2937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and adaptation of forests and communities in central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Chia Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,220 +3195,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de cartographie participative géoréférencée pour la gestion communautaire du terroir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping/assessing carbon stocks in the perspective of Payment for Environmental Services (PES) for rural communities in East Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laure Ongsabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis J Sonwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Tiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kadiri Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02354380v1</w:t>
+                <w:t xml:space="preserve">halshs-02354448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping/assessing carbon stocks in the perspective of Payment for Environmental Services (PES) for rural communities in East Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis J Sonwa</w:t>
+                <w:t xml:space="preserve">Guide de cartographie participative géoréférencée pour la gestion communautaire du terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Tiani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Kadiri Bobo</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-02354448v1</w:t>
+                <w:t xml:space="preserve">halshs-02354380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">changement climatique dans le Bassin du congo Informations et connaissances échangées entre les acteurs</w:t>
               </w:r>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848976v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddy Kipute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo Kankeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kahindo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00378-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Majambu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Ongolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Kipute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Mampeta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M.M. Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.D.M. Lelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554821832140358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2019.1618716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene L Chia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sufo Kankeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311843.2019.1625740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nitcheu Tchiadje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sonwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Aloys Nkongmeneck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerbonney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2016.1190757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eba'a Atyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Mvondo Awono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngoungoure Manjeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554816819683735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kankeu Sufo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9688-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eba&#8217;a Atyi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Marl&#232;ne Moankang Nkal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0277-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndoki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofor Gilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Yemmafouo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Acworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maschler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Fomete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Ajebe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douard Pascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fomete" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Afana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bonnemaijer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hiol Hiol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/008565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Hirsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Itsoua Madzous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Loh Chia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medjibe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565#:~:text=Le%20rapport%20%C3%89tat%20des%20For%C3%AAts,et%20leur%20environnement%20de%20gestion." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekou Bele Youssoufa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Saray P&#233;rez Ter&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia Loh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Kengoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos De-Dewassiege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sindemo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laure Ongsabien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J Sonwa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kadiri Bobo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Tchatchou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Loh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848976v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddy Kipute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo Kankeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kahindo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00378-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Majambu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Ongolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Kipute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Mampeta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M.M. Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.D.M. Lelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554821832140358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2019.1618716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene L Chia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sufo Kankeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311843.2019.1625740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nitcheu Tchiadje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sonwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Aloys Nkongmeneck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerbonney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2016.1190757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eba'a Atyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Mvondo Awono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngoungoure Manjeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554816819683735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eba&#8217;a Atyi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Marl&#232;ne Moankang Nkal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0277-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kankeu Sufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9688-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndoki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofor Gilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Yemmafouo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Acworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maschler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Fomete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Ajebe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douard Pascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fomete" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Afana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bonnemaijer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hiol Hiol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/008565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Hirsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Itsoua Madzous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Loh Chia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medjibe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565#:~:text=Le%20rapport%20%C3%89tat%20des%20For%C3%AAts,et%20leur%20environnement%20de%20gestion." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekou Bele Youssoufa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Saray P&#233;rez Ter&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia Loh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Kengoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos De-Dewassiege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sindemo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laure Ongsabien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J Sonwa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kadiri Bobo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Tchatchou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Loh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>