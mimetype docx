--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -127,291 +127,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the Yangambi Biosphere Reserve in Reducing Deforestation in the Democratic Republic of the Congo</w:t>
+                <w:t xml:space="preserve">The effects of policy discourse on the governance of deforestation and forest degradation reduction in the Democratic Republic of Congo ( DRC )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daddy Kipute</w:t>
+                <w:t xml:space="preserve">Eliezer Majambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Mate</w:t>
+                <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
+                <w:t xml:space="preserve">Richard Sufo-Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Ngouhouo-Poufoun</w:t>
+                <w:t xml:space="preserve">Denis Jean Sonwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Kahindo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symphorien Ongolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (1), pp.75-87. </w:t>
+              <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.307-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10745-022-00378-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eet.2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848976v1</w:t>
+                <w:t xml:space="preserve">hal-04992897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of policy discourse on the governance of deforestation and forest degradation reduction in the Democratic Republic of Congo ( DRC )</w:t>
+                <w:t xml:space="preserve">Effectiveness of the Yangambi Biosphere Reserve in Reducing Deforestation in the Democratic Republic of the Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliezer Majambu</w:t>
+                <w:t xml:space="preserve">Daddy Kipute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Mate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sufo-Kankeu</w:t>
+                <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jean Sonwa</w:t>
+                <w:t xml:space="preserve">Jonas Ngouhouo-Poufoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symphorien Ongolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Kahindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (3), pp.307-320. </w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1), pp.75-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eet.2077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10745-022-00378-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992897v1</w:t>
+                <w:t xml:space="preserve">hal-04848976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of zoning management in biosphere reserves: the case of the Yangambi Biosphere Reserve in DRC</w:t>
               </w:r>
@@ -449,51 +449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M.M. Kahindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.D.M. Lelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forestry Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.55-67. </w:t>
@@ -531,103 +531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing knowledge transfer for deforestation monitoring: Insights from REDD+ projects in the Congo Basin region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Krott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénis Jean Sonwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symphorien Ongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Policy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.102081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -661,103 +661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprint of &amp;quot;Governing knowledge transfer for deforestation monitoring: Insights from REDD+ projects in the Congo Basin region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Krott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jean Sonwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symphorien Ongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Policy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.102105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -791,64 +791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Local Capacity To Assess Carbon Stocks In Two Community Forest In South-East Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénis Jean Sonwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1209,633 +1209,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary estimation of carbon stock in a logging concession with a forest management plan in East Cameroon</w:t>
+                <w:t xml:space="preserve">A situational analysis of Cameroon’s Technical Operation Units (TOUs) in the context of the landscape approach: critical issues and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Nitcheu Tchiadje</w:t>
+                <w:t xml:space="preserve">Eugene Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Sonwa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
+                <w:t xml:space="preserve">Richard Kankeu Sufo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10549811.2016.1190757⟩</w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.951-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-015-9688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02407441v1</w:t>
+                <w:t xml:space="preserve">halshs-02407429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and social importance of fuelwood in Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Sufo Kankeu</w:t>
+                <w:t xml:space="preserve">Quantifying post logging biomass loss using satellite images and ground measurements in Southeast Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénis Jean Sonwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Marlène Moankang Nkal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forestry Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1505/146554816819683735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1415-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11676-016-0277-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595144v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02407437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying post logging biomass loss using satellite images and ground measurements in Southeast Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La Délocalisation des Gares Routières comme Moyen de Désengorgement du Centre Urbain de Bafoussam (Ouest-Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Ndoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noelle Marlène Moankang Nkal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mofor Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African humanities review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02407437v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02407407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situational analysis of Cameroon’s Technical Operation Units (TOUs) in the context of the landscape approach: critical issues and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kankeu Sufo</w:t>
+                <w:t xml:space="preserve">Preliminary estimation of carbon stock in a logging concession with a forest management plan in East Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nitcheu Tchiadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sonwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard-Aloys Nkongmeneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerbonney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10668-015-9688-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (5), pp.355-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10549811.2016.1190757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02407429v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02407441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Délocalisation des Gares Routières comme Moyen de Désengorgement du Centre Urbain de Bafoussam (Ouest-Cameroun)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic and social importance of fuelwood in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eba'a Atyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ngouhouo Poufoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Mvondo Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Ndoki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mofor Gilbert</w:t>
+                <w:t xml:space="preserve">A. Ngoungoure Manjeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African humanities review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Forestry Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.52-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1505/146554816819683735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02407407v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance du patrimoine foncier traditionnel à l’épreuve de l’étalement urbain : cas du village Bamougoum face à la ville de Bafoussam (ouest-Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Yemmafouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Studies and Research in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2256,51 +2256,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du bassin du Congo: état des forêts 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hiol Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Assani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2553,64 +2553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les engagements internationaux des pays d'Afrique centrale en réponse aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jean Sonwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervais Itsoua Madzous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Tiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekou Bele Youssoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Loh Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest and climate change in central Africa: synergy between mitigation and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Chia Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Kengoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Saray Pérez Terán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Forests of the Congo Basin: Forests and Climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2937,90 +2937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and adaptation of forests and communities in central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Eba’a Atyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Chia Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Saray Pérez Terán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos De-Dewassiege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848976v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddy Kipute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo Kankeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kahindo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00378-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Majambu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Ongolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Kipute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Mampeta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M.M. Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.D.M. Lelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554821832140358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2019.1618716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene L Chia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sufo Kankeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311843.2019.1625740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nitcheu Tchiadje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sonwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Aloys Nkongmeneck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerbonney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2016.1190757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eba'a Atyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Mvondo Awono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngoungoure Manjeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554816819683735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eba&#8217;a Atyi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Marl&#232;ne Moankang Nkal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0277-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kankeu Sufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9688-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndoki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofor Gilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Yemmafouo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Acworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maschler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Fomete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Ajebe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douard Pascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fomete" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Afana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bonnemaijer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hiol Hiol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/008565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Hirsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Itsoua Madzous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Loh Chia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medjibe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565#:~:text=Le%20rapport%20%C3%89tat%20des%20For%C3%AAts,et%20leur%20environnement%20de%20gestion." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekou Bele Youssoufa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Saray P&#233;rez Ter&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia Loh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Kengoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos De-Dewassiege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sindemo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laure Ongsabien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J Sonwa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kadiri Bobo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Tchatchou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Loh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Majambu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Ongolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddy Kipute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo Kankeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kahindo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00378-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Kipute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Mampeta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M.M. Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.D.M. Lelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554821832140358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2019.1618716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene L Chia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sufo Kankeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311843.2019.1625740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kankeu Sufo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9688-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eba&#8217;a Atyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Marl&#232;ne Moankang Nkal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0277-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndoki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofor Gilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nitcheu Tchiadje" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sonwa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Aloys Nkongmeneck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerbonney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2016.1190757" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eba'a Atyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo Poufoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Mvondo Awono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngoungoure Manjeli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554816819683735" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Yemmafouo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Acworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maschler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Fomete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Ajebe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douard Pascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fomete" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Afana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bonnemaijer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hiol Hiol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/008565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Hirsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Itsoua Madzous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Loh Chia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medjibe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565#:~:text=Le%20rapport%20%C3%89tat%20des%20For%C3%AAts,et%20leur%20environnement%20de%20gestion." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekou Bele Youssoufa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Saray P&#233;rez Ter&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chia Loh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Kengoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos De-Dewassiege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sindemo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laure Ongsabien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J Sonwa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kadiri Bobo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Tchatchou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Loh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>