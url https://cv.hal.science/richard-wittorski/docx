--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -221,6487 +221,6505 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement supérieur entre professionnalisation et universitarisation: des intentions affichées aux injonctions managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maleyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’enseignement supérieur entre professionnalisation et universitarisation, 75, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13m0w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la professionnalisation aux professionnalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (245), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.245.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement supérieur entre professionnalisation et universitarisation : des intentions affichées aux injonctions managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maleyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’enseignement supérieur entre professionnalisation et universitarisation : des intentions affichées aux injonctions managériales, 14 (Hors série 2), pp.12-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinique au lit du patient et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (148), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter un rôle d'employeur à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Domicile et apprentissages, 50, pp.13-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur quelques enjeux et fonctions remplies par l'évaluation de la recherche en sciences de l'éducation et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Faire résultat dans les recherches en éducation, 49, pp.127-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques, auto-évaluation et normalisation : entre enjeu de professionnalisation et risque de déprofessionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Analyse de pratiques, évaluation et rapport à la (aux) norme(s) : quels risques de déprofessionnalisation(s)?, 40, [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fs8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface au numéro. Cinq enjeux pour une ingénierie de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La formation au prisme de l’ingénierie : transformations et dépassements, 13 (4), pp.129-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Éditorial] Liens entre domicile et apprentissage(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Domicile et apprentissages, 50, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former à l'esprit d'entreprendre : entre nouvelle forme de gouvernance et enjeux de professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 102 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Des conceptions de l’égalité diverses et ambivalentes ? Dispositifs et postures dans les formations à l’égalité des sexes, 102, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15cqa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maubant</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le monde professionnel rencontre le monde de la Recherche et font expérience commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.11636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports formation-travail : des conceptions contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les métiers de la formation à l'épreuve du travail, 1-2 (234-235), pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.234.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, formation et professionnalisation : enjeux et configurations sociales, cadres théoriques et échelles d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souâd Zaouani-Denoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Maleyrot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.6-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1102010ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’analyse micrologique de l’activité au développement du métier : quand l’intelligibilité contribue au processus de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L’enseignement supérieur entre professionnalisation et universitarisation, 75, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13m0w⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Investir de nouveaux terrains : enjeux et conditions pour un regard pluriel sur des objets complexes, 61 (61), [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.15344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages mutuels des particuliers employeurs et des salariés au domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Maleyrot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maubant</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'analyse des pratiques professionnelles, 2 (53), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.053.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la professionnalisation dans la formation des enseignants. Démarches et faces cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’évaluation de la professionnalisation en formation, 1 (93), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.5973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports étroits entre évaluation et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de travailleur social, une activité d’abord co-construite et distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25-26, pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.191.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie d’un conseil d’administration universitaire : un cas de professionnalisation conjointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 51 (3), pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.051.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence : cinq composantes articulées à trois niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (159), pp.2-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits critiques de professionnalité des animateurs-formateurs de dispositifs d’analyse des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les professionnalités des formateurs dans les modes formels et informels, e-308, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une recherche en travail social/intervention sociale orientée « analyse des métiers en actes et professionnalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum. Revue de la recherche en travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pluri – inter – trans – disciplinarité : discours, enjeux et pratiques dans le champ social, 148 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/forum.148.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injonction à l'interdisciplinarité : un symptôme de (dé) professionnalisation et une opportunité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum (FO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pluri, inter, trans disciplinarité, 2 (148), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/forum.148.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des adultes, lieu de recompositions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 190, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial - Professionnaliser par la formation : les enjeux de la professionnalisation par la formation par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L’enseignement supérieur entre professionnalisation et universitarisation : des intentions affichées aux injonctions managériales, 14 (Hors série 2), pp.12-21</w:t>
+              <w:t xml:space="preserve">, 2015, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contribuicao da analise das praticas para a profissionalizacao dos professores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Radanovic Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (154), pp.894-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/198053143039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation des doctorants : influence des formations &amp;quot;complémentaires&amp;quot; sur le développement des compétences et le positionnement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Biaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Université et formation à la recherche, 34, pp.91-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algumas reflexoes sobre uma formaçao em alternancia &amp;quot;integrativa&amp;quot; e &amp;quot;profissionalizante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trabalho &amp; Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas especificidades da profissionalizaçao das profissoes relacionais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigar em Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Novas Profissionalidades em Educação, 2 (2 [II Série]), pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation professionnelle et alternance : un art de faire complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les synergies travail-formation, (Hors série AFPA, avril 2014), pp.54-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Educaçao &amp; Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation : transformer un concept social en concept scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEF : Travail, Emploi, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les professionnalisations contemporaines, 11, pp.14-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">England: Teachers’ Work under Conditions of Constraint. Interview of Marylin Osborn by Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La déprofessionnalisation, 72, pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : quelques enjeux et fonctions assurées par l’accès à l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Accéder à l’expérience : enjeux, modalités, effets, 10 (20), pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction d’une dimension éducative dans les pratiques de soin et nouveaux enjeux de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la professionnalisation à la reconnaissance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les rapports entre professionnalisation, évaluation et reconnaissance professionnelle, 4 (46), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.464.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence : propriété d’action des sujets ou plutôt qualité attribuée par l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dix ans de recherches en formation des adultes : 2003-2013, 3 (33), pp.57-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.033.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et déprofessionnalisation : des liens consubstantiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, la déprofessionnalisation, n° 72, pp. 71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Editorial] Accéder à l’expérience : enjeux, modalités, effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Presse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Accéder à l’expérience : enjeux, modalités, effets, 10 (20), pp.13-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation de l’offre de formation universitaire : quelques spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro spécial - printemps 2012 / Première partie : La professionnalisation à l’université, des spécificités à l’épreuve de la pratique, 28 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de la recherche en/dans/sur le travail social et dynamique de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum. Revue de la recherche en travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation par la formalisation de savoirs. Le cas des éducateurs de la protection judiciaire de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Formation et professionnalisation, 188, pp.53-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages développés en cours de transitions professionnelles : le cas des responsables adjointes de crèches collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lemeunier-Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transitions professionnelles et recompositions identitaires dans les métiers de l’enseignement et de l’éducation, 11, pp.129-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre professionnalisation et formation [Éditorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Formation et professionnalisation, 188, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et perspectives en éducation thérapeutique : des soignants formés en sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourette-Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transitions professionnelles et recompositions identitaires dans les métiers de l’enseignement et de l’éducation, n°11, pp.118-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et développement professionnel d'enseignants des premier et second degrés : éléments de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Briquet-Duhazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collaboration pour la recherche et la pratique en éducation, e-293, pp.211-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation : d’un objet social à un objet scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Regards croisés sur la professionnalisation et ses objets, 24, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction formative des établissements du 1er degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Quelle formation pour les enseignants ?, Hors Séries 17, pp.267-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X.Y.ZEP. Bulletin du Centre Alain Savary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et développement professionnel d’enseignants des premier et second degrés : éléments de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Briquet-Duhazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, e-293, [12 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esquisse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeter les bases d'une conception d'ensemble des liens entre activité-compétence-professionnalisation/développement professionnel-identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La professionnalisation, 2 (17), pp.9-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.017.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques éducatives et savoirs professionnels en milieu ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Faingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flye Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dans la dynamique du milieu ouvert, 1 (41), pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcd.041.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnaliser la formation : enjeux, modalités, difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro anniversaire : Regards croisés sur les relations formation-emploi, 101, pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.1115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et formation permanente [Atelier 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.195-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports théorie-pratique dans la conduite des dispositifs d'analyse de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'analyse des pratiques, 160, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux, fonctions et effets de l’analyse des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents de recherches en médecine générale [1982-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59, pp.23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fabrication des compétences au développement de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation &amp; territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7, pp.23-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et analyse de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum. Revue de la recherche en travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 97, pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des compétences individuelles, partagées et collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32 (148), pp.13-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 41, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de compétences collectives par et dans l’analyse des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (3-4), pp.75-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation-travail : les voies du développement des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 241, pp.97-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation intégrée et développement des compétences des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les cahiers du conseil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7, pp.28-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fabrication des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La compétence au travail, 135, pp.57-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des compétences par et dans l'alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, L'alternance en formation, un projet à construire, 154, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d'une réflexion sur le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations : revue de diffusion des savoirs en éducation [1994-1999]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Transformations des individus, transformations des organisations nouvelles pratiques nouveaux outils d'analyse, 13, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la formation et transformation des compétences des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Actualité des pratiques, 132, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur les pratiques et production de compétences collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la recherche en éducation [1994-2000]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3 (2), pp.213-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1017444ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des compétences professionnelles des tuteurs par l'exercice du tutorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 22, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.1996.1344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation qualifiante et autoformation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Etudes du CUEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des formes d'organisation du travail et pluralité des logiques de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de la formation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Nouvelles orientations du travail et formation, 142, pp.20-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation qualifiante et production de compétences collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des formateurs par le développement de l'activité réflexive sur les pratiques visant la production d'outils cognitifs nouveaux pour le changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'activité réflexive sur les pratiques et la production d'outils cognitifs nouveaux pour le changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation travail-formation dans un dispositif de formation intégré au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 21, pp.859-885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenariat éducation-travail : l'expérience des actions Nouvelles Qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.81-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du travail et production de compétences collectives dans un contexte de changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 118, pp.65-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des compétences professionnelles des assistants sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Domicile et apprentissages, 50, pp.13-27</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cohen-Scali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Nouvelles missions, nouvelles formations, 38, p. 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Faire résultat dans les recherches en éducation, 49, pp.127-138</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements individuels, collectifs et organisationnels par un dispositif de formation intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 112, pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5929 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6711,13350 +6729,13284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former pour protéger et soigner : enjeux et pratiques croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CIRNEF, Jan 2026, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation et transformation des métiers du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès international : Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations (GIS-HYBRIDA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HES SO; GIS Hybrida, Aug 2025, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation et universitarisation : enjeux et dilemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque du RUMEF : Évaluer et professionnaliser : horizons indépassables des métiers de la formation à l'université ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CIRNEF, Dec 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'expertise et développer l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La fabrique de l'expertise, des talents et des compétences, quelles innovations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, IAE de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au laboratoire CREAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the Multiplicity of Temporalities and Rhythms that Shape Adult Education and Professional Development [symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Triennial conference : New seeds for a world to come. Policies practices and lives in adult education and learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.446-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et rythmes à l’oeuvre dans l’apprentissage du métier de directeur général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Symposium Series 2023 (STRAE) : Spaces, Times &amp; the Rhythms of Adult Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Temporalities, Rhythms &amp; Complexity Lab, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. La professionnalisation des formations universitaires et le développement professionnel : état des lieux, enjeux et perspectives (PFUDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Frères Mentouri Constantine 1, Oct 2023, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes, 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports formation-travail : d’une logique successive à une logique itérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque RUMEF (Réseau Universitaire des Masters en Education et Formation) Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.446-448</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du métier de directeur général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les dirigeants à l’épreuve du quotidien. Le cas particulier des chefs d’établissement scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la collaboration praticiens-chercheurs pour analyser les transformations du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GIS-HYBRIDA - Transformations des activités et des métiers du secteur social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Oct 2022, Angers, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternance dans la formation initiale des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PÉDAGO'PUNCH. Séance de 11 avril 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Martinique, Apr 2022, Fort de France, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rivet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de professionnalisation d’une recherche-action collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Analyser les transformations des métiers par la collaboration praticiens-chercheurs. Quelques effets d'une recherhce collaborative ? [Hybrida-2022]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Hybrida IS, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Table ronde] La transformation des métiers de l’intervention sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire : Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS HYBRIDA IS, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la figure de l’employeur au contact de son salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Hybrida IS, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ingénierie de parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence responsables de formation de l’INRAE]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Martinique, Apr 2022, Fort de France, Martinique, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation des enseignants : entre formation et travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème séminaire international du programme APPRENDRE : Se professionnaliser en collaborant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS HYBRIDA IS, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation comme débats entre des projets différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude. Ressources pédagogiques en IUT : quelles conceptions de la professionnalisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR RENOIR, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l’évolution du métier d’enseignant-chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Égalité des chances ou égalité des réussites dans l'enseignement supérieur ? (egalisup)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF; LIRDEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitarisation et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence à l’Université Toulouse Jaurès]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AUF, Feb 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitarisation de la formation des masseurs kinésithérapeutes : logique compétence et évolution des rôles des acteurs de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème rencontre des masseurs kinésithérapeutes à l’AP-HP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ANR RENOIR, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et universitarisation : enjeux et dilemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée : Évolutions, modernisation des établissements de santé et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et universitarisation : quels enjeux pour coopérer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIèmes journées d'études de l''ANdEP : Directeur d'institut, contribuer au décloisonnement et co-construire les métiers de demain avec l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANDEP (association nationale des directeurs d’écoles para-médicales), Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation par la confrontation avec des collègues européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41ème colloque national de l’AFAE : Existe-t-il une politique des ressources humaines à l’Éducation nationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAE (association française des acteurs de l’éducation), Mar 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification des activités des enseignants-chercheurs et enjeux d’apprentissages professionnels nouveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude. La pédagogie universitaire : un terrain pour les recherches en didactique des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmerencontres scientifiques de l’ARDIST (ardist2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intention de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres de la Recherche. La professionnalisation des travailleurs sociaux : quels réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P3R Centre Val de Loire, May 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Enjeux, débats et perspectives : 50 ans de sciences de l'éducation [symposia]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre intention de professionnalisation et sentiment de déprofessionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2017 de l’APIEF (association pédagogique des inspecteurs de l’enseignement fondamental, Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Mouscron, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux, voies et leviers de l’engagement dans un développement professionnel continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international OPERA - Observation des Pratiques Enseignantes dans leur Rapport aux Apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SEMAT du Céreq. Séance du 25 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité du travail et travail de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Management de la Qualité - Perspectives et prospectives théoriques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre professionnalisation et Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du Laboratoire junior PEP - Séance du 25 avril 2017 avec Richard Wittorski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire junior PEP (2016 - 2018) / Université Lumière Lyon 2, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des métiers en actes et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF; LIRDEF, Mar 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVes Rencontres du REF : L’alternance, du monde de l’éducation et de la formation au monde du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions soulevées par la conception d’un continuum de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Automne des Espé [Continuum de formation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Poitiers, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la professionnalisation et du développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 ème journée de didactique des formations sanitaires et sociales du CHU de Toulouse. Impact des nouveaux référentiels sur le développement professionnel des formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CHU de Rouen, Jun 2019, Rouen, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie universitaire en France et à l’Etranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire. Réussite des étudiants : échanges et débats sur les pratiques d’enseignement à l’Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ANDEP (association nationale des directeurs d’écoles para-médicales), Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment définir la compétence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Journées scientifiques francophones de l’infirmière. Travailler ensemble : de l’éthique à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFAE (association française des acteurs de l’éducation), Mar 2019, Rouen, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et apprentissages au domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : Domicile et citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEPEM-IPERIA; CESE, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rouen, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de recherche à propos des enseignants, éducateurs et formateurs: évolutions, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux, sens et formes de la professionnalisation en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l’APRAT (réseaux de consultants en formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P3R Centre Val de Loire, May 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre savoir et savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème colloque international de la Société Française d’Accompagnement et de Soins Palliatifs (SFAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESENESR, Oct 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rouen, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation : sens et formes des dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche : Formation et développement professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 2, Dec 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dakar, Sénégal</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du travail, culture commune et formation : tensions et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Le référentiel de compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNISFEC, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Mouscron, Belgique</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques effets des évolutions du champ de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La diversification de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icadémie Labs, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Caen, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V SITRE: Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Belo Horizonte, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire junior PEP (2016 - 2018) / Université Lumière Lyon 2, Apr 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation : enjeux et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. La professionnalisation dans tous ses états : de l’école à l’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Arc, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux, spécificités et formation au tutorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été : Former des formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEGESCO (Créteil), Jun 2014, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation : engagement et abandons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Métiers de la santé et du social, de la formation et de l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages au domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de consensus. Le domicile : enjeu sociétal majeur ou dérisoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPERIA, Dec 2014, Alençon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tutorat, enjeux et spécificités, pistes pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Accompagnement des nouveaux lauréats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de l’académie de Rouen, Oct 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre formatrice l’expérience des jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée professionnelle des Missions Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre au travail la transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée sur le thème de : La transmission du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre formation et travail : la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCS (Institut de Formation des Cadres de Santé) du CHU de Dijon, Jun 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des objets techniques à la professionnalisation des enseignants : quelques hypothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche : Les objets techniques et la professionnalité enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ECP (Éducation, Cultures et Politiques) de l’Université Lyon 2, Jun 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation des enseignants et formateurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Congresso Nacional de Educação - Educere 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Curitiba, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation: issues, meanings and ways [in the French context]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Professionnalisation of adult educators, international and comparative perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et formation tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Éducation et formation au prisme des professionnalisations : émergence, évolution ou réactivation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Apr 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens du mot professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFREF 2013 [Table ronde]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFREF (Association Française pour la Réflexion et l’Echange sur la Formation), Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make competencies and professional identities of independant trainers and consultants in France more visible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Researching Work and Learning (RWL) Conference: The visible and invisible in work and learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Stirling, Jun 2013, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et spécificités de l’alternance dans les voies de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORMAPOSTE (CFA des métiers de la poste), Nov 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et recherche dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Activité de recherche et formation à l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVIIC; CETAPS, 2012, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et voies de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque. La professionnalisation de la formation en soins infirmiers : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFIEC Nord Pas de Calais, Mar 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CERSE (Université de Caen), Feb 2012, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner ou former ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque. Enseigner ou former : des professionnalités différentes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFA ASPECT Aquitaine, Oct 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de professionnalisation des formateurs-consultants indépendants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International. Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail : état des lieux et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL, Sep 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie et professionnalisation dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe colloque : Questions de pédagogie dans l’enseignement supérieur. Le courant de la professionnalisation, enjeux, attentes, changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de la Santé (ISSBA Angers), Jun 2011, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de la professionnalisation et du développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté d’Education de l’Université de Sherbrooke, Québec, Canada, Mar 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Poitiers, Nov 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et voies de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national : Regards croisés sur la professionnalisation : enjeux, perspectives, dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Emploi (public de responsables de formation), May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et métiers de la formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude. Les métiers de la formation : Contextes, compétences et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire RIFT (recherche, intervention, formation, travail) de l’Université de Genève, Nov 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, May 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de quelques fonctions assurées par les démarches de VAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium REF 2011 : L’expérience, centrale dans l’élaboration des connaissances, au cœur des transformations sociales et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Louvain la neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et voies de la professionnalisation : un processus de régulation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN (Nantes), Apr 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnaliser : obstacles, enjeux, pistes d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université des compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UODC. Agir pour la coopération au travail; Éducation Permanente, Dec 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation : les rapports entre travail et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSE de l’Université de Caen, Apr 2011, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ETE de l’Université d’Evry, Feb 2011, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et recherche en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque. Savoirs professionnels, hautes écoles, universités : quelle légitimité pour la recherche en/dans/sur le travail social ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM (Paris), Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre travail et formation : la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée : Approches compétences et renouvellement des formes d’apprentissage et de professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Zarifian, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à des métiers de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Didactiques et métiers de l’humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Lorraine, Jun 2011, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude : Du travail en éducation prioritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP (Lyon), Mar 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences des patients en éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l’éducation thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formateurs et la fonction formative des établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rouen, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque international sur la professionnalisation de la formation des enseignants. La formation des enseignants en musique : état de la recherche et vision des formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école pédagogique des cantons de Berne, Jura et Neuchâtel (Suisse); Centre de recherche interuniversitaire sur la formation et la profession enseignante (Canada), Jun 2010, Bienne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FEPEM-IPERIA; CESE, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre visible la part cachée de l’activité : des motifs aux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF 2010. Symposium. Dimensions cachées, dimensions clandestines du travail : des concepts pour penser le travail éducatif ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AECSE, Jul 2016, Mons, Belgique</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, évaluation des risques, professionnalisation : entre prescriptions, activités réalisées et activités empêchées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research on the effectiveness of prevention measures at the workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSA (International social security association), 2009, Dresde, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser l’activité professionnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées : Analyser l’activité enseignante et l’évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP (Lyon), Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation des enseignants : entre enjeux et spécificités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international : Quand la formation des adultes s’invite au débat sur la formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Québec, Oct 2009, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Options épistémologiques et méthodologiques investies au fil d’un parcours de recherche dans le champ des rapports travail-formation et de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque International Francophone sur les Méthodes Qualitatives. Enjeux et stratégies. Symposium : Postures, méthodes et recherches qualitatives sur les processus de professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation travail et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Écrire la compétence en information et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC (Société Française des Sciences de l’Information et de la Communication); Université Lille 3, Oct 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets des dispositifs de développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Colloque international de l'ADMEE, Évaluation et développement professionnel / Table ronde. Effets de dispositifs de développement professionnel : une transformation identitaire alliée à une efficacité accrue ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE, Jan 2009, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre professionnalisation et développement professionnel, croisements d’analyses statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque international de la CDIUFM. Symposium. Approches du métier d’enseignant : des compétences au(x) sujet(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre son métier en élaborant des problèmes professionnels : l’exemple de la gestion de l’hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIes Rencontres du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Accompagner les nouveaux enseignants-acteurs et ressources de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisations qualifiantes et apprenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude : Construire l’établissement formateur en 1er et 2nd degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Formiris, Paris, Oct 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles spécificités d’un master de formation de formateurs d’enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études sur les Masters de Formation de formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP, Sep 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et développement professionnel : enjeux et définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESENESR, Oct 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNISFEC, Nov 2015, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement professionnel d’enseignants des premier et second degrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de formation. Analyse du travail enseignant : nouvelles pratiques et organisateurs de l’activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP (Lyon), Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 2, Dec 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’activité et construction de savoirs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Développement Social, Rouen, Apr 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Icadémie Labs, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Mar 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la professionnalisation et du développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2014, Arc, Suisse</w:t>
+              <w:t xml:space="preserve">, C2R Bourgogne, May 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DEGESCO (Créteil), Jun 2014, Créteil, France</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la problématique des compétences et de leur évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée au colloque Européen TEVAL, Léonardo consacré à l’évaluation des compétences des enseignants et des formateurs, CIEP (Centre International d’Etudes Pédagogiques), 29 juin 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tours, France</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d’une culture professionnelle des éducateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La construction de la professionnalité éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFE-PJJ; CNAM, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des savoirs professionnels avec les praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Construction de la professionnalité éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM; CNFE-PJJ, Nov 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de construction identitaire des enseignants-stagiaires en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Formation et travail : dynamiques de professionnalisation d’enseignants des premier et second degrés (Congrès AREF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE; Équipe professionnalisation du laboratoire CIVIIC, Aug 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement professionnel par la formation et le travail : le cas des Inspecteurs du Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF 2007 - Symposium : Stratégies et dynamiques identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM; AECSE, Aug 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Belo Horizonte, Brésil</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération FORMIRIS, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAS, Université de Mons (Belgique), Oct 2007, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IPERIA, Dec 2014, Alençon, France</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et construction de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEN (Ecole Supérieure de l’Education Nationale), Sep 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de l’académie de Rouen, Oct 2014, Rouen, France</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorat et professionnalisation (La place du tutorat et de l’accompagnement dans les voies de la professionnalisation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Tutorat et accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFRISSS (Association internationale de formation et de recherche en instruction spécialisée, santé et social); IRTS; IUFM d’Aquitaine, Nov 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages collectifs et voies de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Apprentissages et compétences collectifs, repenser la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes; CREAD, Jun 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ECP (Éducation, Cultures et Politiques) de l’Université Lyon 2, Jun 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEN (Ecole Supérieure de l’Education Nationale), Nov 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Curitiba, Brésil</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’équipe REPERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREFI-T de Toulouse, Mar 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du changement : quelques enseignements venant de l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée : Modernité et GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des CRAM (Caisses Régionales d’Assurance Maladie), Jun 2005, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment apprend-on des situations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFCS (Institut de Formation des Cadres de Santé) du CHU de Dijon, Jun 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">, IDS Normandie, Dec 2005, Canteleu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT, Jan 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Le métier se transmet-il ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFA des métiers du social de Paris, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et nature des savoirs dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque International Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Pays de Loire; Centre de Recherche en Education de Nantes, Feb 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Apr 2013, Lille, France</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques et formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque International Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFREF (Association Française pour la Réflexion et l’Echange sur la Formation), Jul 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Rencontres du REF / Symposium : Formation tout au long de la vie et professionnalisation dans l’enseignement supérieules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Stirling, Jun 2013, Stirling, United Kingdom</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques et professionnalisation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Biennale de l'Éducation et de la Formation : Apprendre soi-même. Connaître le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP; APRIEF, Apr 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la professionnalisation des formateurs à celle des stagiaires dans un dispositif de formation personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès international d’actualité de la recherche en éducation et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Aug 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de connaissances d’un champ disciplinaire à un autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Biennale de l’Éducation et de la Formation. Débats sur les recherches et les innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APRIEF (Association Pour la Promotion des Recherches et Innovations en Education et Formation), Apr 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation par l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des responsables de formation : L’expérience est-elle formatrice ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESP (réseau des écoles de service public), Oct 2003, Bastia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences d’analyse de pratiques en industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d'été du Pôle Nord-Est des IUFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle nord-est des IUFM, Jul 2002, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l’analyse de pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er symposium national des Groupes de Pairs en Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Médecine Générale (SFMG), Jun 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FORMAPOSTE (CFA des métiers de la poste), Nov 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Université Toulouse le Mirail, Mar 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIVIIC; CETAPS, 2012, Rouen, France</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des formes de professionnalisation : les formes d’organisation du travail et les voies de développement des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La professionnalisation : développement des compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, May 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEFIEC Nord Pas de Calais, Mar 2012, Lille, France</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation qualifiante et organisation apprenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre régional de ressources pédagogiques et techniques de Lyon, Oct 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CFA ASPECT Aquitaine, Oct 2012, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer les compétences collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Université d’été de l’ANPE : La gestion des compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANPE, Jul 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CERSE (Université de Caen), Feb 2012, Caen, France</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production des compétences individuelles et collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès de l’AIPTLF : Les dimensions individuelles et sociales dans les mutations du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Aug 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIREL, Sep 2012, Lille, France</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies du développement des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de psychologie du travail et d’ergonomie Rhône Alpes. Les compétences des collectifs : perspectives actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Rhône-Alpes de Psychologie du travail et d'ergonomie, Apr 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire RIFT (recherche, intervention, formation, travail) de l’Université de Genève, Nov 2011, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du travail et production de compétences individuelles et collectives pour accompagner le changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journées d’étude des cadres de santé. Gérer les compétences : effet de mode ou utilité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de formation des cadres de santé du CHU de Montpellier, Oct 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, May 2011, Rennes, France</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi, pourquoi et comment parle-t-on d’organisation formatrice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : Les enjeux actuels et les paradoxes de l’organisation formatrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut régional du travail social du Languedoc-Roussillon, Dec 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté d’Education de l’Université de Sherbrooke, Québec, Canada, Mar 2011, Sherbrooke, Canada</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation et l’évolution professionnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique de l’innovation à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Éducation Nationale, Apr 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de la Santé (ISSBA Angers), Jun 2011, Angers, France</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des compétences par la production d’innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : La formation des adultes entre utopies et programmations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Jan 1998, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Emploi (public de responsables de formation), May 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication des compétences individuelles et collectives par et dans la production de pratiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l’AIPTLF. Les transformations du travail : compétences, technologies, communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF (Association Internationale des Psychologues du Travail de langue Française), Aug 1998, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Louvain la neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du travail et production de compétences collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Conférence invitée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERFACE Recherche, Paris, Feb 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREN (Nantes), Apr 2011, Nantes, France</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des professionnalités enseignantes par la production d’innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Biennale de l'Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UODC. Agir pour la coopération au travail; Éducation Permanente, Dec 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des pratiques comme outil de formation et de transformation des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Perfectionnement et accompagnement des techniciens conseils de la CAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAF (Caisse Nationale d’Allocations Familiales de Paris), Sep 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERSE de l’Université de Caen, Apr 2011, Caen, France</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des formes d’organisation du travail et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Visio-conférence en Ingénierie de la Formation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED, Sep 1997, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ETE de l’Université d’Evry, Feb 2011, Evry, France</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des compétences dans l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International. Pédagogies de médiations : les compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRUISE, Sep 1997, Poitiers, France. pp.52-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM (Paris), Oct 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations médiatisées, compétences d'autoformation et construction de l’identité : les conditions de transformation des compétences des apprenants à l'occasion de leur parcours en Atelier de Pédagogie Personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès d'Actualité de la Recherche en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Jul 1996, Paris, France. pp.180-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P. Zarifian, Jun 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes d'organisation du travail et modes de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Nouvelles organisations du travail et formation des salariés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENTRE INFFO, Nov 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IUFM de Lorraine, Jun 2011, Nancy, France</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des conditions de mobilisation, de production et de transformation des compétences individuelles et collectives dans des contextes de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche sur : L'innovation en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREF; INRP, Mar 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRP (Lyon), Mar 2010, Lyon, France</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de compétences collectives et développement d’une organisation qualifiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche : L’entreprise apprenante et les sciences de la complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Aix en Provence, May 1995, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie, Jun 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du partenariat entreprises / centres de formation dans les dispositifs de formation par alternance et l'évolution des rôles des acteurs de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire INRP : Changement de forme et de système éducatifs ? Analyse de quelques objets "incertains" : partenariat, alternance et développement local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Haute école pédagogique des cantons de Berne, Jura et Neuchâtel (Suisse); Centre de recherche interuniversitaire sur la formation et la profession enseignante (Canada), Jun 2010, Bienne, Suisse</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise apprenante : développement d'une fonction formatrice des situations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques sociales et innovations dans la formation en europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de formation par et dans les situations de travail et la problématique de l'insertion par le développement de l'employabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été. L’insertion : des pratiques d'hier aux choix de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2; Collège Coopératif Rhône-Alpes, Sep 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke, Québec, Oct 2009, Sherbrooke, Canada</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement d'activités réflexives sur le travail : vers de nouvelles formes de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Biennale de l'Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Paris, France. p. 183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRP (Lyon), Apr 2009, Lyon, France</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouvelles logiques de comportement humain et de fonctionnement interne des organisations productives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Sciences Humaines et métier de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ISSA (International social security association), 2009, Dresde, Allemagne</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de formation et la problématique du transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International sur les Transferts de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Lyon, France. pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de compétences collectives et transformations identitaires et organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'ergonomie de la région Nord, Sep 1992, Lille, France. pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC (Société Française des Sciences de l’Information et de la Communication); Université Lille 3, Oct 2009, Lille, France</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de compétences collectives en situation de formation et émergence d'opérateurs collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès d'Actualité de la Recherche en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des enseignants et chercheurs en sciences de l'éducation, Mar 1993, Paris, France. pp.159-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rouen, France</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès : La Formation Professionnelle en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1992, Saint-Jacques-de-Compostelle, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE, Jan 2009, Louvain la Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de compétences collectives et transformation des identités socioprofessionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Biennale de l'Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, U.N.E.S.C.O, Apr 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...4346 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (32)</w:t>
+        <w:t xml:space="preserve">Ouvrages (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopédie de la professionnalisation. Organisation des professions, production des professionnalités et montée des professionnalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ISTE. ISTE, 2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 313 p., 2025, (Encyclopédie sciences, Éducation et formation), 9781789481839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité et performance au travail. Un autre regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Obertelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Champ social éditions, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Éditions Champ social, 126 p., 2025, (Utilité sociale de la recherche en SHS), 979-10-346-0917-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.witto.2025.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social et santé dans les sciences de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 287 p., 2024, 979-10-346-0839-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.ponno.2024.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Hatano-Chalvidan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OCTARÈS Éditions, 258 p., 2024, 978-2-36630-145-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopedia of professionalization. Organization of Professions, Production of Professionalities and Growth of Professionalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 336 p., 2024, ( ISTE Consignment Series), 9781394332410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394332427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention sociale en actes. L'envers du métier institué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mezzena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 161 p., 2023, (Intervention sociale et mouvements des métiers du GIS Hybrida-IS), 979-10-346-0793-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.mezze.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance, nouvel horizon social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 155 p., 2023, (Utilité sociale de la recherche en SHS), 979-10-346-0809-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conhecimentos, competencias e profissionalizaçao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edicoes Nosso Conhecimento, 124 p., 2023, 978-6206188353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge, skills and professionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Our knowledge publishing, 116 p., 2023, 978-6206188322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler, se former. Se prendre en main et pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 114 p., 2023, (Métiers et formations), 9791034607839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de Directeur général d’association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 227 p., 2023, (Intervention sociale et mouvements des métiers), 979-10-346-0807-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.dupui.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de recherche en éducation et formation : postures, pratiques et formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Éditions, 14, 174 p., 2022, (Collection sciences, société et nouvelles technologies. Série éducation), 978-1-78405-897-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Méthodology in Education and Training. Postures, practices and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE, 12, 192 p., 2022, (Science, society and new technologies series. Education set), 978-1-786-30747-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment (mieux) faire société ? Recherches en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 221 p., 2022, Coll. Utilité sociale de la recherche en SHS, 979-10-346-0722-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions de démocratie dans les transformations du monde actuel. Recherches en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, 157 p., 2021, (Utilité sociale de la recherche en SHS), 979-10-346-0685-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement et l’apprentissage du métier d’encadrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 220 p., 2020, (Collection Innovation en sciences de l'éducation), 978-1-78405-668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en Sciences humaines et sociales et les enjeux de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 147 p., 2019, (Formation des adultes et professionnalisation), 979-10-346-0457-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionalizzazione e sviluppo professionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erickson, 148 p., 2019, ( U&amp;R : University &amp; research), 9788859023548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs, compétences et professionnalisation. Recueil de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions universitaires européennes, 161 p., 2019, 978-613-8-41839-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement et l'analyse des pratiques professionnelles : des vecteurs de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sephora Boucenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pérréard-Vité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès éditions, 202 p., 2018, 978-2-36630-076-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétoriques de l'implicite en éducation et formation : entre discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 121 p., 2017, (La Professionnalisation, entre travail et formation), 979-10-240-0849-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation en formation : textes fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 306 p., 2016, (La Professionnalisation, entre travail et formation), 979-10-240-0647-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.1497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maulini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2015, 978-3-0343-1569-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la transmission du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 224 p., 2015, (Formation des adultes et professionnalisation), 978-2-35371-895-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.witto.2015.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation mise en objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741557v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2012, 9782296568815</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OCTARÈS Éditions, 258 p., 2024, 978-2-36630-145-8</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès Editions, 208 p., 2012, (Collection Formation), 978-2-36630-004-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Demazière</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les enseignants apprennent-ils leur métier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Briquet-Duhazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 206 p., 2008, (Action &amp; savoir), 978-2-296-05923-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 188 p., 2007, (Action et savoir), 978-2-296-03735-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation en actes et en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 271 p., 2005, (Action &amp; savoir), 2-7475-8431-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation, travail et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 205 p., 2005, (Action &amp; savoir), 2-7475-9126-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Edicoes Nosso Conhecimento, 124 p., 2023, 978-6206188353</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du travail et production de compétences collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 240 p., 1997, (Action et savoir), 2-7384-5179-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...1765 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20064,8653 +20016,8662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Charlier; Jean-François Roussel; Anais Corfdir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfert et identité professionnelle, deux vecteurs de professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH (Presses universitaires de Rouen et du Havre), pp.11-14, 2025, (La Professionnalisation, entre travail et formation), 979-10-240-1833-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Professions, professionnalités et professionnalismes : des transformations réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Demazière; Richard wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de la professionnalisation: organisation des professions, construction des professionnalités, montée des professionnalismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, 2025</w:t>
+              <w:t xml:space="preserve">Encyclopédie de la professionnalisation. Organisation des professions, production des professionnalités et montée des professionnalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.289-308, 2025, (Encyclopédie sciences, Éducation et formation), 978-1-78948-183-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Trois conceptions de l'efficacité en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard wittorski; Patrick Obertelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Efficacité et performance au travail: un autre regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-127, 2025, 9791034609178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des métiers de l'intervention sociale et fonctions remplies par les recherches conduites sur ces métiers et leurs professionnalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Lyet; Yvette Molina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail des frontières dans l'intervention sociale. Des métiers et des professionnalités en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.89-99, 2025, (Collection Intervention sociale et mouvements des métiers), 979-10-346-0926-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Pourquoi s'intéresser à l'efficacité en milieu de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard wittorski; Patrick Obertelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Efficacité et performance au travail. Un autre regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.9-20, 2025, (Utilité sociale de la recherche en SHS), 979-10-346-0917-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.witto.2025.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Demazière; Richard wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la professionnalisation. Organisation des professions, production des professionnalités et montée des professionnalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 6 p., 2025, (Encyclopédie sciences, Éducation et formation), 9781789481839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.279-284, 2024, 979-10-346-0839-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conclusion] Manufacturing of Professions, Production of Professionalities and Rise of Professionalism: Interdependence and Reciprocal Transformations of Individuals, Collectives, Organizations and Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Demazière; Richard wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of professionalization. Organization of Professions, Production of Professionalities and Growth of Professionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.285-304, 2024, (ISTE Consignment Series), 978-1-394-33241-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394332427.oth⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2024, 979-10-346-0839-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 concepts en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.173-176, 2024, 978-2-294-76559-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice et l'apprentissage du métier de directeur général sur les scènes multiples traversées de temporalités et de rythmes différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Maude Hatano-Chalvidan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCTARÈS Éditions, pp.51-77, 2024, 978-2-36630-145-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale . La professionnalisation et les professionnalités à l'épreuve des espaces et des temporalités de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Hatano-Chalvidan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Maude Hatano-Chalvidan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCTARÈS Éditions, pp.7-17, 2024, 978-2-36630-145-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Demazière; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of professionalization. Organization of Professions, Production of Professionalities and Growth of Professionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.I-XVIII, 2024, ISTE Consignment Series, 9781789451832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394332427.fmatter⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation incertaine entre universitarisation et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Maillochon; Arezki Médini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des intervenants sociaux : professionnalisation et universitarisation en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.139-152, 2024, 979-10-240-1781-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une approche globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La confiance, nouvel horizon social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.7-10, 2023, (Utilité sociale de la recherche en SHS), 979-10-346-0809-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2023.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation de l'enseignement supérieur et modalités d'apprentissage professionnel des universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Bridoux; Nicolas Grenier-Boley; Caroline Leininger-Frézal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les recherches en pédagogie universitaire, vers une approche disciplinairement située</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.53-52, 2023, 9781784059422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Confiance et démocratie : une histoire à réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La confiance, nouvel horizon social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.141-154, 2023, (Utilité sociale de la recherche en SHS), 979-10-346-0809-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2023.01.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier un processus social complexe : l’exemple de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome I (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison et Passions, pp.288-299, 2022, 9782917645680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.01.0288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Danvers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'orienter dans la vie : quel accompagnement à l'ère des transitions ? Pour des sciences pédagogiques de l'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t. 5, Presses Universitaires du Septentrion, 2022, (Métiers et pratiques de formation), 978-2-7574-3559-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mieux faire société » : obstacles et leviers, conditions d’une recherche participant au développement des liens sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Patrick Obertelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment (mieux) faire société ? Recherches en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.209-218, 2022, (Utilité sociale de la recherche en SHS), 979-10-346-0722-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2022.01.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming higher education and professional learning for academics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Bridoux; Nicolas Grenier-Boley; Caroline Leininger-Frézal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in University Pedagogy. Towards a Discipline-based Approach?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE Editions, pp.47-69, 2022, 9781786307934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394229727.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation et utilisation par les professionnels des résultats de la recherche : rôle des enjeux perçus par les acteurs et des modalités d’élaboration des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l'éducation et de la formation. Tome III (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison et Passions, pp.235-247, 2022, 9782917645994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Amdouni; Linda Gardelle; Mohamed Benguerna; Souad Ajana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formations d’ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.9-10, 2022, (Utilité sociale de la recherche en SHS), 979-10-346-0751-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard transversal sur les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les questions de démocratie dans les transformations du monde actuel. Recherches en Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.147-155, 2021, (Utilité sociale de la recherche en SHS), 979-10-346-0685-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2021.01.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production des professionnalités : ingrédients, modalités d’évaluation, questions posées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Gremion; Cathal de Paor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus et finalités de la professionnalisation. Comment évaluer la professionnalité émergente ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck supérieur, pp.[293-?], 2021, (Méthodes en sciences humaines), 978-2-8073-3264-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les enjeux professionnels des situations de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Laville; Philippe Mazereau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilités en écho dans les métiers relationnels : les savoirs professionnels interrogés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, INS HEA, pp.9-12, 2021, (Recherches), 978-2-36616-092-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.insei.953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Obertelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Efficacité et performance au travail: un autre regard</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les questions de démocratie dans les transformations du monde actuel. Recherches en Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.7-11, 2021, (Utilité sociale de la recherche en SHS), 979-10-346-0685-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2021.01.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile transmission du travail dans l’apprentissage du métier de cadre de l’Éducation nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Bodergat, Béatrice Verquin Savarieau, Richard wittorski (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accompagnement et l’apprentissage du métier d’encadrant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.153-164, 2020, (Collection Innovation en sciences de l'éducation), 978-1-7840-5668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Bodergat, Béatrice Verquin Savarieau, Richard wittorski (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accompagnement et l’apprentissage du métier d’encadrant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.1-9, 2020, (Collection Innovation en sciences de l'éducation), 978-1-7840-5668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorat et autres configurations d’apprentissages à propos du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Bodergat, Béatrice Verquin Savarieau, Richard wittorski (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accompagnement et l’apprentissage du métier d’encadrant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London, pp.191-211, 2020, (Collection Innovation en sciences de l'éducation), 978-1-7840-5668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les pratiques collaboratives : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Mérini; Jean-François Marcel; Thierry Piot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.189-201, 2020, (La Professionnalisation, entre travail et formation), 979-10-240-1458-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les rapports entre changement et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Gardiès; Laurent Fauré; Sylvie Sognos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement et professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès éditions, pp.1-3, 2020, 978-2-36493-860-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques enjeux liés à l’étude du domicile et de l’intervention au domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Jetté; Catherine Lenzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de l’intervention à domicile. Regards croisés France-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-127, 2025, 9791034609178</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2020, (Logiques sociales), 978-2-343-20943-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champ social, pp.89-99, 2025, (Collection Intervention sociale et mouvements des métiers), 979-10-346-0926-0</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Frisch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique de l’information-documentation, et développement d'une posture de recherche dans les métiers de l'humain et en intelligence collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-14, 2020, (ID/Emergences, cheminements et constructions de savoirs), 978-2-343-18579-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La recherche en sciences humaines et sociales et les enjeux de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Obertelli, Richard wittorski (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en sciences humaines et sociales et les enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.7-14, 2019, (Formation des adultes et professionnalisation), 979-10-346-0457-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences de l’éducation pour éclairer les enjeux, sens et formes de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Mabilon-Bonfils; Christine Delory-Momberger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A quoi servent les sciences de l’éducation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESF sciences humaines, pp.123-135, 2019, (Pédagogies), 978-2-7101-3735-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface. Quels rapports entre compétence(s) et savoir(s) ? une question difficile mais nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Dupont; Pablo Buznic-Bourgeacq; Marie-France Carnus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétence(s) et savoir(s) pour enseigner et pour apprendre. Controverses, compromis ou compromissions?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.223-226, 2019, (Savoir et formation), 978-2-343-18799-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/har.dupon.2019.01.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports, rôles et formes de la recherche en sciences humaines et sociales portant sur des objets à fort enjeu social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Obertelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Champ social éditions, pp.1-9, 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en Sciences humaines et sociales et les enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.157-170, 2019, (Formation des adultes et professionnalisation), 979-10-346-0457-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Obertelli; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en Sciences humaines et sociales et les enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.1-14, 2019, (Formation des adultes et professionnalisation), 979-10-346-0457-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Mouchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience subjective en recherche et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-14, 2018, (Éducation et didactiques), 978-2-7574-2297-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.94463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Guillon; Najoua Mohib. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professionnalisation en débat. Entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIE Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.[10-13], 2018, 978-2-8076-0716-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et abandons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Guillaumin, Sébastien Pesce, Samuel Renier, Emmanuel Rusch (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’abandon à l’engagement en formation : enjeux singuliers des parcours de professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFR, pp.223-237, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une formation professionnelle supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Adé; Thierry Piot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation entre universitarisation et professionnalisation : tensions et perspectives dans des métiers de l'interaction humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.135-151, 2018, (La Professionnalisation, entre travail et formation), 979-10-240-0885-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Postface] Professionnalisation conjointe des apprenants et des formateurs par et dans un dispositifs de formation par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marielle Boissart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation infirmière à l'ère de l'universitarisation. Ingéniéries, enjeux et défis de professionnalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETES éditions, 2017, 979-1-091515-56-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux institutionnels, socioprofessionnels et scientifiques de la professionnalisation dans le champ de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Ardouin; Sophie Briquet-Duhazé; Emmanuelle Annoot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le champ de la formation et de la professionnalisation des adultes : attentes sociales, pratiques, lexique et posture identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.39-47, 2017, (Ingénieries et formations), 978-2-343-12234-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Guillaumin; Jean-Noël Demol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre et penser l’alternance. Se professionnaliser en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-13, 2017, (Ingénieries et formations), 978-2-343-12012-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épanouissement dans le travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lanéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Ria; Sabine Coste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants au XXIe siècle. 2, Professionnalité des enseignants et de leurs formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.135-151, 2016, (Perspectives en éducation et formation), 978-2-8073-0179-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux identitaires de la professionnalisation et du développement professionnel des inspecteurs du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maude Hatano-Chalvidan; Maryvonne Sorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion d'identité : usages et sens dans le champ de la formation et de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’harmattan, pp.211-235, 2016, (Action et savoir. Recherches), 978-2-343-08016-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question identitaire : entre construit social et construit scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maude Hatano-Chalvidan; Maryvonne Sorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion d'identité : usages et sens dans le champ de la formation et de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.235-240, 2016, (Action et savoir. Recherches), 978-2-343-08016-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences : une avancée pour parler de la professionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solveig Fernagu Oudet; Christian Batal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(R)évolution du management des ressources humaines : des compétences aux capabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1635, Septentrion, pp.183-197, 2016, (Métiers et pratiques de formation), 978-2-7574-1275-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation: Issues, meanings and ways in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Lattke; Wolfgang Jütte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionalisation of adult educators. International and Comparative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, Peter Lang, pp.45-59, 2015, (Studies in Pedagogy, Andragogy, and Gerontagogy), 978-3-631-65580-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Tardif Bourgoin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une professionnalisation du bénévolat ? Un exemple dans le champ de l’éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.153-154, 2015, (Le Travail du social), 978-2-343-04718-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions posées à la professionnalisation aux métiers de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Bodergat; Pablo Buznic-Bourgeacq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des professionnalités sous tension. Quelles (re)constructions dans les métiers de l'humain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.29-41, 2015, (Perspectives en éducation et formation), 9782804190644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.buznic.2015.01.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Les professionnels et leurs pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Olivier Maulini; Maryvonne Sorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 165, Peter Lang, pp.229-238, 2015, (Exploration), 978-3-0343-1569-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La professionnalisation, entre prescriptions et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maulini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wittorski Richard; Maulini Olivier; Sorel Maryvonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les professionnels et leurs formations. Entre développement des sujets et projets des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 165, Peter Lang, pp.1-28, 2015, (Exploration), 978-3-0343-1569-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre visible la part insue de l'activité : quelques motifs, enjeux et fonctions remplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Remoussenard Patricia (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête du travail caché: enjeux scientifiques, sociaux, pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp. 101-113, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Briquet-Duhazé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement professionnel et enseignement de la lecture au CP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.7-9, 2013, (Enfance, éducation et société), 978-2-343-01064-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunos instrumentos de analisis de los procesos de profesionalizacion y de desarrollo profesional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Arbós Bertran; Pere Puig Calvo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formacion, aprendizaje profesional y validacion de la experiencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Furtwangen; UIC Publicacions, pp.123-128, 2013, 978-84-93988-83-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de savoirs professionnels par et dans une recherche collaborative chercheurs-praticiens dans le milieu de la protection judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Bourassa; Geneviève Fournier; Liette Goyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction de savoirs et de pratiques professionnelles. Le double jeu de la recherche collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.131-146, 2013, (Collection Pratiques d'accompagnement professionnel), 978-2-7637-1731-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Carignan; Marc Fourdrignier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques réflexives et référentiels de compétences dans les formations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.177-180, 2013, (Hors collection), 978-2-7605-3875-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques spécificités de la professionnalisation aux métiers de la relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Frisch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques "en écloserie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.179-188, 2013, (I.D. Série 4, Émergences et construction de savoirs), 978-2-343-01178-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation : enjeux, significations et voies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farid Ben Hassel; Benoît Raveleau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnaliser la fonction ressources humaines : quels enjeux pour quelle utilité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.15-37, 2012, (Ressources humaines : comportement au travail et pratiques innovantes), 978-2-7637-9644-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9782763796451-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de savoirs professionnels par et dans une recherche collaborative chercheurs-praticiens dans le milieu de la protection judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. BOURASSA, G. FOURNIER et L. GOYER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction de savoirs et de pratiques professionnelles : le double jeu de la recherche collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.15-25, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre professionnalisation et développement professionnel : croisement d’analyses statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bailleul; Jean-François Thémines; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès édition, pp.47-61, 2012, (Collection Formation), 978-2-36630-004-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation : étudier la complexité des liens sujet-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Clénet; Philippe Maubant; Daniel Poisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formations et professionnalisations. À l’épreuve de la complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.91-107, 2012, (Ingénium), 978-2-296-96932-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « développement professionnel » au-delà des intentions sociales ? Quels enjeux scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bailleul; Jean-François Thémines; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès édition, pp.1-11, 2012, (Collection Formation), 9782366300048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale : vers une théorie d'ensemble de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, 2025</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 275-280, 2012, 9782296568815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEDEFOP (European Centre for the Development of Vocational Training). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National VET Research Report France 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Inffo, pp.13-20, 2012, 978-2-84821-120-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionalization and development of competences in education and training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Cohen-Scali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competence and Competence Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Barbara Budrich, pp.31-51, 2012, (Study guides in adult education), 978-3-86649-462-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25656/01:10342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'énigme de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Champ social éditions, pp.279-284, 2024, 979-10-346-0839-3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.5-15, 2012, 9782296568815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bailleul; Jean-François Thémines; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès édition, pp.183-189, 2012, (Collection Formation), 978-2-36630-004-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Perez-Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professionnalité enseignante. Modalités de sa construction pendant la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-10, 2012, (Paideia), 978-2-7535-2109-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Options épistémologiques et méthodologiques investies au fil d'un parcours de recherche dans le champ des rapports travail-formation et de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Demazière; Pascal Roquet; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professionnalisation mise en objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.31-45, 2012, (Action &amp; savoir. Rencontres), 978-2-296-56881-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une évaluation tendue entre efficacité et transformation identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Périsset Bagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léopold Paquay; Catherine Van Nieuwenhoven; Pascale Wouters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évaluation, levier du développement professionnel ? Tensions, dispositifs, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-65, 2010, (Pédagogies en développement), 978-2-8041-6198-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National VET research report France 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Inffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-20, 2009, 978-2-84821-120-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de professionnalisation / développement professionnel des enseignants : étude comparative entre les premier et second degrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Briquet-Duhazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Goigoux; Luc Ria; Marie-Christine Toczek-Capelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-60, 2009, 978-2-84516-401-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Briquet-Duhazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Sophie Briquet-Duhazé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les enseignants apprennent-ils leur métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.9-32, 2008, (Action &amp; savoir. Rencontres), 978-2-296-05923-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'identité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mokhtar Kaddouri; Corinne Lespessailles; Madeleine Maillebouis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question identitaire dans le travail et la formation : contributions de la recherche, état des pratiques et étude bibliographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.195-213, 2008, (Logiques sociales. Cahiers du GRIOT), 978-2-296-05637-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de construction identitaire des enseignants stagiaires en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Sophie Briquet-Duhazé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les enseignants apprennent-ils leur métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.35-49, 2008, (Action et savoir. Série Rencontres), 978-2-296-05923-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages collectifs et voies de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Taylor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissages et compétences collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de rennes, pp.65-89, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et offre de formation dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Solar; Pierre Hébrard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisation et formation des adultes : une perspective universitaire France-Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.47-70, 2008, (Action &amp; savoir. Rencontres), 978-2-296-06151-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et débats autour de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation, travail et professionnalisation [5e Congrès international d'actualité de la recherche en éducation et en formation, septembre 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.7-21, 2005, (Action &amp; savoir), 2-7475-9126-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs d’action, compétences et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Astolfi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en action et acteurs de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.43-62, 2005, (Hors collection), 978-2-87775-379-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de l’analyse des pratiques à la professionnalisation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation, travail et professionnalisation [5e Congrès international d'actualité de la recherche en éducation et en formation, septembre 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.23-51, 2005, (Action &amp; savoir), 2-7475-9126-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la professionnalisation des formateurs à celle des stagiaires dans un parcours de formation personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renoult Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation, travail et professionnalisation [5e Congrès international d'actualité de la recherche en éducation et en formation, septembre 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.51-71, 2005, (Action &amp; savoir), 2-7475-9126-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse collective des pratiques professionnelles dans un contexte de changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Inisan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses de pratiques et attitude réflexive en formation. Journées d'études n° 8, IUFM Nord-Pas-de-Calais, Centre d'Arras, 3, 4 et 5 juillet 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Centre régional de documentation pédagogique de Champagne-Ardenne, pp.215-227, 2004, (Journées d'études - IUFM de Reims), 2-86633-393-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tomasi- Antonio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da qualificaçao à competencia. Pensando o século XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Papirus Editora, pp.52-67, 2004, 978-8530807689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs d’action et activités de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Orly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe savoirs d’action du CNAM; Jean-Marie Barbier; Olga Galatanu (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs d’action. Une mise en mot des compétences ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.221-244, 2004, (Action et savoir), 2-7475-6903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif de recherche sur les pratiques d’ingénierie de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe savoirs d’action du CNAM; Jean-Marie Barbier; Olga Galatanu (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs d’action : une mise en mots des compétences ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.191-200, 2004, (Action et savoir), 2-7475-6903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Blanchard-Laville; Dominique Fablet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail social et analyse des pratiques professionnelles : dispositifs et pratiques de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.69-89, 2003, (Savoir et formation), 2-7475-4247-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture sur la pratique comme outil de professionnalisation (la contribution de l'écriture sur la pratique professionnelle à la fabrication des savoirs et des compétences)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Douard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire son métier : les écrits des animateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.47-63, 2003, (Débats jeunesses), 2-7475-5007-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l’apprentissage expérientiel et de la science-action à la pratique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Mackiewicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praticien et chercheur : parcours dans le champ social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-119, 2001, (Action &amp; savoir), 2-7475-1222-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherche sur la formation (Paris); Conservatoire national des arts et métiers (France). Chaire de formation des adultes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action et identité : enjeux pour la recherche en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.33-48, 2001, (Questions de recherches en éducation), 2-7342-0848-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et transformation des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Deceuninck; Elisabeth Fichez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries éducatives : situation, approches, perspectives.[colloque, Lille], 29 et 30 octobre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Charles-de-Gaulle-Lille 3, pp.325-339, 2000, (Travaux et recherches), 2-84467-016-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une compréhension du développement des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Bernaud; Claude Lemoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, p. 159, 2000, (Psychologie sociale), 2-10-005164-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autoformation, un processus de transformation des compétences dans, sur et pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Foucher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autoformation reliée au travail. Apports européens nord-américains pour l'an 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions nouvelles AMS, pp.265-281, 2000, (Collection Psychologie industrielle et organisationnelle), 978-2-921696-54-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d’innovations, développement des compétences et évolution des professionnalités enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Cros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques du changement en éducation et en formation : considérations plurielles sur l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP, pp.119-149, 1998, (Horizons pour la formation), 2-7342-0600-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du processus de travail et des compétences des formateurs à l’occasion de la conduite d’un dispositif de formation innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Bourdoncle; Lise Demailly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les professions de l’éducation et de la formation [colloque international, Lille, 25-27 septembre 1995]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.277-289, 1998, (Métiers et formations), 2-85939-553-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle articulation travail-formation pour le développement de compétences collectives permettant de gérer le changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadir Marouf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.123-175, 1996, (Cahiers du CEFRESS), 2-7384-4203-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de compétences collectives et développement d'une organisation qualifiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Mallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'organisation apprenante. Tome 2, Faire, chercher, comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Provence, Département Sciences de l'Education, pp.230-237, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de formation utilisant les situations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Barbier; Fabienne Berton; Jean-Jacques Boru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situations de travail et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.29-108, 1996, (Action et savoir), 2-7384-4283-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la problématique de l'évaluation des compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Huteau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les techniques psychologiques d'évaluation des personnes. Actes du Congrès international organisé à Paris du 25 au 27 mai 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EAP, pp.515-520, 1994, (Sciences humaines), 2-86491-094-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience des actions Nouvelles Qualifications en France et l'émergence d'opérateurs collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carol Landry; Fernand Serre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École et Entreprise : vers quel partenariat ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.199-211, 1994, (Hors collection), 978-2-7605-0775-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgvx6.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de compétences collectives en situation de travail et de formation et transformations identitaires et organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Goguelin; Michel Moulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychologie du travail à l'aube du XXIe siècle. Actes du septième congrès de psychologie du travail de langue française à Strasbourg du 6 au 8 juillet 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAP, pp.208-214, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production d'opérateurs collectifs : une nouvelle pratique de gestion des ressources humaines passant par la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Trépo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalité et contingence de la GRH. Actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-14, 2024, 979-10-346-0839-3</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESSEC-IMD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-357, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, pp.173-176, 2024, 978-2-294-76559-9</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des actions nouvelles qualifications et émergence d'opérateurs collectifs multidimensionnels : contribution à une nouvelle approche du jeu des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portelli Patricia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Levesque; Jacques Fernandez; Monique Chaput. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation-travail, Travail-formation [: actes du 5e symposium du réseau international de formation et recherche en éducation permanente]. Tome 1 : formation, travail et savoir institué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CRP, pp.311-316, 1993, 2-920859-63-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...7793 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28720,91 +28681,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation et abandons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28814,2616 +28775,2616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une co-production locale de sécurité publique-privée pour mieux assurer la sécurité collective sur les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IHEMI n°22-007337-D, Centre interdisciplinaire de Recherche Normand en Education et Formation (Cirnef); Institut des hautes études du ministère de l'Intérieur (IHEMI). 2023, 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du rôle d’employeur à domicile au contact de son salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parité au domicile (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Univ CIRNEF UR 7454. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition du travail bien fait au domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Janner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF; EXPERICE; CSO. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et apprentissages mutuels au domicile : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et apprentissages au domicile : résultats de la phase exploratoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de professionnalisation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le travail éducatif. Une analyse de l’activité des éducateurs en milieu ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Faingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 2007, 167 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de professionnalisation par la formation et le travail : le cas des Inspecteurs du Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Orofiamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus de professionnalisation individuels et/ou collectifs des Inspecteurs du Travail en cours de formation par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Orofiamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques et professionnalisation : l’étude des dispositifs d’analyse de pratiques proposés par l’IUFM de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des formations intégrées au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des professionnalités enseignantes par la production d’innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des compétences individuelles, collectives et organisationnelles par la conception et la mise en œuvre d'une pratique de gestion prévisionnelle des emplois et compétences : essai de construction d'un modèle explicatif des processus d'évolution des compétences dans l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du dispositif : Nouvelles Compétences AFISOM/ WHIRLPOOL. La transformation des acteurs individuels et collectifs par l'engagement, la conduite et l'utilisation du processus de formation-action. Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheret Dorothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIA CEREQ. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de gestion prévisionnelle des emplois et compétences : processus d'évolution des compétences et mobilité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations médiatisées, compétences d'autoformation et construction de l’identité : le cas des APP, [programme d'initiative communautaire EUROFORM 1995]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Orofiamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Thesmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1995, 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production, communication, mobilisation des savoirs d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Galatanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1995, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les organismes de formation continue et sur les formateurs en basse Normandie : l'auto-évaluation des compétences des activités des formateurs et de l'évolution des métiers de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIA CEREQ. 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des emplois tertiaires administratifs dans le cadre de l'étude des modes d'usage des BEP et du Baccalauréat Professionnel de la filière bureautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cohen-Scali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaroutzos Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEREQ. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des compétences professionnelles des Assistants Sociaux. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cohen-Scali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kokosowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIA CEREQ. 1994, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations de formateurs en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIA CEREQ. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'intégration travail/formation dans les situations d'alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Liétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du dispositif de formation expérimentale des Chefs de Bureaux Administratifs SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments d'analyse du programme intégré de formation en usine de l'entreprise C.S.Brooks à Sherbrooke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF; Université de Sherbrooke. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pôle de recherche sur les nouvelles formes de formation par et dans les situations de travail. Le développement de la fonction formative des situations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadettes Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects qualitatifs de l'alternance. Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Liétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche portant sur les pratiques de tutorat dans trois actions Nouvelles Qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Antonio Arroyo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Obertelli</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">IHEMI n°22-007337-D, Centre interdisciplinaire de Recherche Normand en Education et Formation [Cirnef]; Institut des hautes études du ministère de l'Intérieur [IHEMI]. 2023</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'immersion dans les actions Nouvelles Qualifications : une approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478235v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Richard Wittorski</w:t>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Pellissier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRF. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalifier les agents d'entretien des écoles primaires et les agents spécialisés des écoles maternelles, éléments d'un diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">CIRNEF. 2022</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIA CEREQ. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...2389 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31433,963 +31394,963 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement supérieur entre professionnalisation et universitarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maubant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maleyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 75, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13m1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domicile et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, 176 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, formation et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souâd Zaouani-Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (1), 243 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la professionnalisation en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, 150 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.5953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des adultes, lieu de recompositions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (190), 140 p., 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.4664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre professionnalisation, évaluation et reconnaissance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (46), 118 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à l'expérience : enjeux, modalités, effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Presse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (20), 99 p., 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsvives.1361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188, 156p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la professionnalisation et ses objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 147 p., 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des pratiques (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 160, 196 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135, 166 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32399,337 +32360,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne Jorro. Dictionnaire des concepts de la professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.233-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anne Jorro. Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.283-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrick Rayou. Les 100 mots de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.92-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.92-93</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne Bourgeois, Jean-Marie Barbier, Jean-Claude Ruano, Gaetane Chapelle. Encyclopédie de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.781-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId594"/>
+      <w:footerReference w:type="default" r:id="rId597"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32797,51 +32758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="059FF9A4"/>
+    <w:nsid w:val="5E24328E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33028,51 +32989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-wittorski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3160-722X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077290240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.10.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04983492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fs8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Zaouani-Denoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102010ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;net" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Finot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wentzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5973" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.051.0097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4672" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Radanovic Vieira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053143039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Biaudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Osborn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.033.0039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Presse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.580" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Debris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemeunier-Lespagnol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briquet-Duhaz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.879" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cr&#233;py" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754315v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.017.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Faingold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flye Sainte Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Dupuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.041.0021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017444ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.1996.1344" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764914v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Serre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773034v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256883v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalifa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775766v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775839v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775769v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775844v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775841v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775850v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775852v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnafous" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775778v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776097v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775785v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776098v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775942v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776103v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Masse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775867v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773197v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775865v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775791v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775944v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775945v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775801v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775947v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775742v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775802v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775745v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775951v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776108v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776174v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776109v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776172v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775748v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775962v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775964v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775968v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775965v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775967v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776133v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776132v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776175v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775971v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775797v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776130v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776134v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775973v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775752v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775974v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775757v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776165v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776137v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521827v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741557v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741554v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Hatano-Chalvidan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754351v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mezzena" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezze.2023.01" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2023.01" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287885v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287877v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754357v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521835v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupuis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.dupui.2023.01" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053630v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754362v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521841v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754367v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Boucenna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Charlier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;rr&#233;ard-Vit&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1497" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maulini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Sorel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311169v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2015.01" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741249v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919520v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26386&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521851v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521878v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521855v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521859v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741618v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326771v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017290v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/efficacite-et-performance-au-travail--9791034609178-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741607v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741611v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741519v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.oth" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017366v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741674v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741670v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741515v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.fmatter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741640v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04328847v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2023.01.0007" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04328856v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2023.01.0141" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053638v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0209" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525974v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.01.0288" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772888v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525979v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0235" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741539v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229727.ch3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053348v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0009" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053341v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0148" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525992v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525989v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insei.953" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0008" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526000v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525994v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526004v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526010v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526014v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/978-2-343-20943-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772899v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/didactique-de-linformation-documentation/12592" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526017v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526021v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741702v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0223" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053331v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053325v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.94463" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772927v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113483" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526023v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967321v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967323v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772955v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772945v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967329v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lan&#233;elle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Olivier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967328v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967327v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967326v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772966v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526025v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311060v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buznic.2015.01.0029" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311110v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354209v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564056v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772982v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526031v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754517v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526027v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798760v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526036v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754523v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763796451-003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549899v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549895v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752815v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549919v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:10342" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772986v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798756v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549921v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset Bagnoud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-evaluation-levier-du-developpement-professionnel--9782804161989-page-49.htm" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601566v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ressources-de-la-formation.fr/index.php?lvl=notice_display&amp;amp;id=12278" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01920937v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549933v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01920901v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798754v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549922v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549927v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549939v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549948v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549942v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549945v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renoult Catherine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561976v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549951v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561974v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Orly" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561973v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172718v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172711v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172714v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172707v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561979v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561981v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561980v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561984v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561983v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561986v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561987v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561989v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754530v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561993v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgvx6.20" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754533v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754531v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/assets/actes/1993zittorski062.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561995v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portelli Patricia" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967320v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05478235v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arroyo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776189v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776191v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776193v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776195v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776197v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776199v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776200v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Orofiamma" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776201v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776202v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776204v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776206v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776211v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776215v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheret Doroth&#233;e" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776209v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776219v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thesmar" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776221v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776216v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Courtois" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776226v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaroutzos Olivier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776224v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kokosowski" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776223v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776229v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Li&#233;tard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776234v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776236v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776233v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boru" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadettes Courtois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776232v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776239v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Portelli" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776238v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776244v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bonte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017447v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m1f" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741732v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752768v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562001v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5953" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562003v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4664" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562009v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752765v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1361" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562013v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562017v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.876" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754534v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562020v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562025v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0283" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562022v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0233" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562026v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601567v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-wittorski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3160-722X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077290240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05561690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.245.0127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.10.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04983492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fs8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cqa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11636" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Zaouani-Denoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102010ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Finot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wentzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5973" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.051.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764806v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4672" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Radanovic Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053143039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Biaudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Osborn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1393" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourette-Turgis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.266" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.464.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.033.0039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Presse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1362" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Debris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemeunier-Lespagnol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briquet-Duhaz&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.879" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cr&#233;py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.017.0009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Faingold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flye Sainte Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Dupuis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.041.0021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172349v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017444ar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754333v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.1996.1344" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Serre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalifa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775759v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775821v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775822v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775835v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773096v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775766v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775839v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775769v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773139v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775842v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnafous" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775846v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775789v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775790v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775781v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775863v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775861v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776103v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Masse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776100v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775944v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775945v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775802v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776106v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775804v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775946v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775949v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775745v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775953v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776108v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776107v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775750v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775964v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776110v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775966v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775967v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776175v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775971v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776130v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776134v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775973v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775754v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775974v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775757v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776165v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776137v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04775975v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521827v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2025.01" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741554v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Hatano-Chalvidan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741526v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754351v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mezzena" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezze.2023.01" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741546v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2023.01" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287885v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754357v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521835v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupuis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.dupui.2023.01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053630v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311160v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754362v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051996v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754367v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Boucenna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Charlier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;rr&#233;ard-Vit&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311154v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1497" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311176v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maulini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Sorel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311169v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2015.01" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26386&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521851v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521878v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521855v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521859v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741618v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/efficacite-et-performance-au-travail--9791034609178-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326745v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2025.01.0009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741519v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.oth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017366v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741674v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741670v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741515v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.fmatter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04328847v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2023.01.0007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287816v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04328856v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2023.01.0141" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525974v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.01.0288" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772888v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053638v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0209" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741539v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229727.ch3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525979v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0235" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053348v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053341v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0148" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525992v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525989v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insei.953" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053339v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2021.01.0008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526006v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526000v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526004v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04525994v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526010v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526014v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/978-2-343-20943-2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772899v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/didactique-de-linformation-documentation/12592" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526017v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526021v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741702v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0223" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053331v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053325v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772936v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.94463" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772927v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113483" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526023v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967321v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772955v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967323v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772945v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967329v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lan&#233;elle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Olivier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967328v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967327v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967326v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311060v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buznic.2015.01.0029" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311110v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354209v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564056v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772982v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526031v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754517v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772974v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526027v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754523v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763796451-003" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798760v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526036v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549899v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549895v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752815v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549919v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:10342" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772986v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798756v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549921v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset Bagnoud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-evaluation-levier-du-developpement-professionnel--9782804161989-page-49.htm" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601566v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ressources-de-la-formation.fr/index.php?lvl=notice_display&amp;amp;id=12278" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01920937v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01920901v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798754v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549933v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549922v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549927v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549939v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549948v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549942v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549945v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renoult Catherine" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561976v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549951v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561974v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Orly" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561973v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172718v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172711v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172714v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172707v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561979v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561981v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561980v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561984v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561983v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561986v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561987v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561989v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754530v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561993v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgvx6.20" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754533v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754531v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/assets/actes/1993zittorski062.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561995v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portelli Patricia" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967320v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05478235v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arroyo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776189v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776191v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776193v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776195v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776197v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776199v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776200v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Orofiamma" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776201v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776202v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776204v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776206v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776211v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776215v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheret Doroth&#233;e" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776209v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776219v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thesmar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776216v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Courtois" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776221v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776226v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaroutzos Olivier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776224v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kokosowski" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776223v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776229v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Li&#233;tard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776234v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776236v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776233v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boru" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadettes Courtois" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776232v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776239v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Portelli" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776238v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776244v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bonte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017447v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m1f" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741732v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752768v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562001v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5953" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562003v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4664" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562009v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752765v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1361" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562013v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562017v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.876" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04754534v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562020v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562022v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0233" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562025v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0283" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04562026v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601567v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>