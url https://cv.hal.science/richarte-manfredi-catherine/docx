--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -147,2139 +147,2139 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Garrido García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport remis à la commission consultative des fouilles archéologiques à l'étranger, MEAE. 2025, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05466967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Garrido García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Bueno Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2025, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05464934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEAE; CASA DE VELAZQUEZ; UMR 5648; COMMUNE DE ROMANGORDO; CENTRALE NUCLÉAIRE D'ALMARAZ; ASOCIACIÓN MADINAT ALBALAT. 2024, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba González Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2024, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution d’un établissement rural du IIe siècle au VIe siècle de notre ère (Provence-Alpes-Côte d’Azur, Vaucluse, Pertuis, Saint-Roch, rue Léon Arnoux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (443 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consejería de Cultura de la Junta de Extremadura. 2022, 237 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba González Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2021, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nécropole des Ve - VIIe siècles de notre ère à Val Claret à Antibes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, Institut national de recherches archéologiques préventives. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoria de la actuación « Excavación arqueológica en el yacimiento de Albalat (Romangordo, Cáceres). Campaña 2018 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Canto García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Consejería de Cultura de la Junta de Extremadura. 2019, 318 p. + 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04939670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Canto García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04939705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoile- Saint-Cyrice, Eglise Saint-Cyrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Milland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importations d'amphores siciliennes en France méditerranéenne (seconde moitié du Xe s.-XIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cl. Raynaud, L. Schneider (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique de l'Antiquité tardive et du haut Moyen Age dans le Midi méditerranéen et rhodanien (VIe-XIIIe s.). Chronologie, production, usages, échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04922735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denrées et marchandises circulant à la fin de la période proto califale au large de la Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Brisville; Audrey Renaud; Núria Rovira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation en Méditerranée occidentale aux époques antique et médiévale. Archéologie, bioarchéologie et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence; Centre Camille Jullian, pp.27-36, 2021, Bibliothèque d’archéologie méditerranéenne et africaine ; 29, 979-10-320-0338-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.65883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des musulmans en Provence au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.150-157, 2021, 9782080234704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navires et marchandises islamiques en Méditerranée occidentale durant le haut Moyen Âge. Des épaves comme témoignages des échanges commerciaux entre domaines chrétiens et musulmans (IXe- Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine de Cevins; Gergely Kiss; Jean-Michel Matz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les princesses angevines. Femmes, identité et patrimoine dynastiques (Anjou, Hongrie, Italie méridionale, Provence, XIIIe-XVe siècle) – Varia – Atelier doctoral – Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 129 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-500, 2017, Mélanges de l'École française de Rome. Moyen Âge, 978-2-7283-1312-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01827765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires d’Outre Mer. évolution des échanges entre domaine franc et Méditerranée (VIe-XIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirk Callebaut; Horst van Cuyck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'héritage de Charlemagne 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.268-272, 2015, 978-90-74311-91-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opulent quartier canonial de la Major. Un exemple de l’approvisionnement en céramiques aux XIIe – XIIIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Abel, Marc Bouiron, Florence Parent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouilles à Marseille. Objets quotidiens médiévaux et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Camille Jullian; Errance/Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-100, 2014, Etudes Massaliètes, 978-2-87772-556-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01827730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille : place Général de Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Orient à la table du Pape. L’importation des céramiques dans la région d’Avignon au Moyen-Age tardif (XIVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 35-36, 1995, Documents d’archéologie vauclusienne, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081153v1</w:t>
-              </w:r>
-[...1460 lines deleted...]
-                <w:t xml:space="preserve">hal-02457030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2291,260 +2291,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperméabilisation et combustibles en Méditerranée occidentale (Xe-XIIe s.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Approvisionnements méditerranéens en Gaule méridionale durant les VIIe et VIIIe s. : Nouveaux témoins archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Objets du quotidien médiéval : Huiles et substituts dans l’espace méditerranéen médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Espaces et modes de vie, marqueurs archéologiques de distinction sociale au début du Moyen Âge (Ve-IXe siècle). XLIVe Journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chalon-sur-Saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741238v1</w:t>
+                <w:t xml:space="preserve">halshs-04960134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnements méditerranéens en Gaule méridionale durant les VIIe et VIIIe s. : Nouveaux témoins archéologiques</w:t>
+                <w:t xml:space="preserve">Imperméabilisation et combustibles en Méditerranée occidentale (Xe-XIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et modes de vie, marqueurs archéologiques de distinction sociale au début du Moyen Âge (Ve-IXe siècle). XLIVe Journées internationales d’archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chalon-sur-Saône, France</w:t>
+              <w:t xml:space="preserve">Workshop Objets du quotidien médiéval : Huiles et substituts dans l’espace méditerranéen médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04960134v1</w:t>
+                <w:t xml:space="preserve">hal-04741238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques peintes vertes et brunes du Midi de la France entre importations et productions locales du Xe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2640,51 +2640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’objet et le mot. Réflexions sur les pratiques alimentaires dans l’Occident islamique médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brisville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (2), pp.317-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2722,90 +2722,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique dans la Méditerranée des Xe-XIIe siècles : données archéologiques et sources judéo-arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viva Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.191-221. </w:t>
@@ -2875,51 +2875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique commerciale et expansion islamique en Méditerranée occidentale : les épaves &amp;quot;sarrasines&amp;quot; et leurs chargements au large des côtes provençales (fin IXe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Lumière - Lyon II, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LYO20027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïa Mion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,103 +3103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remarkable jar with architectural decoration: an Almohad precedent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge de Juan Ares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Congress on Medieval &amp; Modern period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3237,90 +3237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion d'un marqueur culturel en Méditerranée occidentale (IXe-XIe) : le cas des marmites modelées de type M4.1 nouvelles données archéologiques et archéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundes Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
@@ -3349,51 +3349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive ceramics from the medieval alto site of Mondragon. Study of a Carolingian silage area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès international de céramique médiévale en Méditerranée. Silves 22-27 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Silvès, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6362CE2E"/>
+    <w:nsid w:val="B76625F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richarte-manfredi-catherine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5465-938X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184669480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65883" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefrm/3892" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ccj.cnrs.fr/spip.php?article1443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02894046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02457030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.3413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165253v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richarte-manfredi-catherine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5465-938X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184669480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02894046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02457030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefrm/3892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ccj.cnrs.fr/spip.php?article1443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.3413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165253v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>