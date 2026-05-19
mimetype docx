--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -2587,271 +2587,353 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’objet et le mot. Réflexions sur les pratiques alimentaires dans l’Occident islamique médiéval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'objet et le mot. Réflexions sur les récipients alimentaires dans l'Occident islamique médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brisville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 59 (2), pp.317-335</w:t>
+              <w:t xml:space="preserve">, 2024, 2 (LIX), pp.317-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04853299v1</w:t>
+                <w:t xml:space="preserve">hal-05487109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’objet et le mot. Réflexions sur les pratiques alimentaires dans l’Occident islamique médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Brisville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.317-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique dans la Méditerranée des Xe-XIIe siècles : données archéologiques et sources judéo-arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viva Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.191-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anisl.3413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2861,100 +2943,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique commerciale et expansion islamique en Méditerranée occidentale : les épaves &amp;quot;sarrasines&amp;quot; et leurs chargements au large des côtes provençales (fin IXe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Lumière - Lyon II, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LYO20027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04165253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,176 +3046,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïa Mion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845èmes Journées de la Société de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02643245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remarkable jar with architectural decoration: an Almohad precedent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3142,159 +3224,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge de Juan Ares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Congress on Medieval &amp; Modern period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04405312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion d'un marqueur culturel en Méditerranée occidentale (IXe-XIe) : le cas des marmites modelées de type M4.1 nouvelles données archéologiques et archéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundes Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,134 +3395,134 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03153631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive ceramics from the medieval alto site of Mondragon. Study of a Carolingian silage area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès international de céramique médiévale en Méditerranée. Silves 22-27 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Silvès, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3508,51 +3590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B76625F5"/>
+    <w:nsid w:val="220FA103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richarte-manfredi-catherine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5465-938X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184669480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02894046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02457030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefrm/3892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ccj.cnrs.fr/spip.php?article1443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.3413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165253v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richarte-manfredi-catherine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5465-938X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184669480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04219582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02894046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02457030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefrm/3892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ccj.cnrs.fr/spip.php?article1443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.3413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>