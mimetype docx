--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Ricordel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ricordel-v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9193-9512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133967069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.423-426, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic 3D Point Cloud Compression by TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-Distortion Optimized Tree-Structured Point-Lattice Vector Quantization for Compression of 3D Point Clouds Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1099-1103, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Compression of 3D Static Point Clouds based on TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies SIFWICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Point-Lattice Vector Quantization for 3-D Point Cloud Geometry Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojette Transform on Densest Lattices in 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.159-170, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mojette Transform Projections using Z3 lattice versus A3 lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on Research Collaborations in Informations and Communication Technologies (SIFWICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Perceptual Distortion of Dynamic Textures and Its Application in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix,Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Perceptual Redundancies of HEVC Encoded Dynamic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Lagrange multiplier determination method for dynamic texture in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Consumer Electronics-China (ICCE-China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE-China.2016.7849749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FOVEATED SHORT TERM DISTORTION MODEL FOR PERCEPTUALLY OPTIMIZED DYNAMIC TEXTURES COMPRESSION IN HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ANALYSIS OF TEXTURE SIMILARITY METRICS IN HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics for Consumer Electronics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Chandler, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local texture synthesis: A static texture coding algorithm fully compatible with HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7313931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE SIMILARITY METRICS APPLIED TO HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies, SIFWICT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Texture Similarity Metric STSIM for Intra Prediction Mode Selection and Block Partitiong in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMA3DS1-COSPAD1: Subjective video quality assessment database on coding conditions introducing freely available high quality 3D stereoscopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX - Fourth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Yarra Valley, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying depth bias in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Vector Quantization for the Analysis of Molecular Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cramariuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cramariuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Applied Mathemathematics for Electronics and Communications (SPAMEC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying how defocus blur and disparity affect the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de techniques de lifting orientées sur des contenus synthétiques représentant des structures rectilignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Saillance Spatio-Temporelle basées Contrastes de Couleur et Mouvement Relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL SEGMENTATION AND REGIONS TRACKING OF HIGH DEFINITION VIDEO SEQUENCES USING A MARKOV RANDOM FIELD MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing - ICIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1552 - 1555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation structurelle d'images ﬁxes par transformée en ondelettes orientées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust motion segmentation for high definition video sequences using a fast multi-resolution motion estimation based on spatio-temporal tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium, PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.cr1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution approach for the coding of edges of still images using adaptive arithmetic coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Liboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST LONG-TERM MOTION ESTIMATION FOR HIGH DEFINITION VIDEO SEQUENCES BASED ON SPATIO-TEMPORAL TUBES AND USING THE NELDER-MEAD SIMPLEX ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edge Driven Oriented Wavelet Transform: An Anisotropic Multidirectional Representation With Oriented Lifting Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Robuste du Mouvement Global au sein de Séquences Vidéo Haute Définition après une Estimation du Mouvement basée Tubes Spatio-Temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de contours multirésolution pour un codage d'images par bandelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-mosaics grouping using lattice vector quantization for a video browsing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop on Content-based multimedia indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Storage of Still Images with a Perceptual Quality Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF MOJETTE TRANSFORM PROJECTIONS FOR AN EFFICIENT CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Estimation for Ultrashort Baseline Acoustic Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Opderbecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Big Sky Montana, United States. pp. 1791-1796, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2001.931491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS AND OPTIMISATION OF 3D RECONSTRUCTION METHOD OF THE AORTA FROM A TOMOGRAPHIC IMAGES SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'applet JAVA dans un réseau d'images médicales : aide au télédiagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et amélioration de méthodes de reconstruction 3D de l'aorte à partir d'une séquence d'images tomodensitométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'un réseau pour la communication d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nice-Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente : méthode d'actualisation du dictionnaire. Application au codage vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Tree-Structure Lattice Vector Quantization for Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Lattice Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Hierarchical Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Taiwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1995.538545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juans-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Texture Similarity for Machine Intelligence Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15757951. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 15306367.2 - 1908. IPI_HCERES2020. 2015, European Patent Office (Munich, Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Training Activity Report (ATAR) - Provision ITN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.3 of the PERSEE project : 2D coding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D6.1 of the PERSEE project : Perceptual Assessment : Definition of the scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.2 of the PERSEE project : 2D coding tools (intermediate version of the software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in 2D content representation and compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica d'Acunto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images bien traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les tests des algorithmes de filtrage et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'utilisation du logiciel de conditionnement et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les définitions d'algorithmes de filtrage et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude sur les méthodes de conditionnement et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage d'une hiérarchie de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2667, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'algorithmes de quantification vectorielle arborescente pour la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2241, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un schéma de quantification vectorielle algébrique et arborescente. Application à la compression de séquences d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00453081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le codage vidéo perceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Ricordel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ricordel-v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9193-9512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133967069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.423-426, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic 3D Point Cloud Compression by TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-Distortion Optimized Tree-Structured Point-Lattice Vector Quantization for Compression of 3D Point Clouds Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1099-1103, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Compression of 3D Static Point Clouds based on TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies SIFWICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Point-Lattice Vector Quantization for 3-D Point Cloud Geometry Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojette Transform on Densest Lattices in 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.159-170, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mojette Transform Projections using Z3 lattice versus A3 lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on Research Collaborations in Informations and Communication Technologies (SIFWICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Perceptual Redundancies of HEVC Encoded Dynamic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Perceptual Distortion of Dynamic Textures and Its Application in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix,Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Lagrange multiplier determination method for dynamic texture in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Consumer Electronics-China (ICCE-China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE-China.2016.7849749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FOVEATED SHORT TERM DISTORTION MODEL FOR PERCEPTUALLY OPTIMIZED DYNAMIC TEXTURES COMPRESSION IN HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ANALYSIS OF TEXTURE SIMILARITY METRICS IN HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics for Consumer Electronics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Chandler, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local texture synthesis: A static texture coding algorithm fully compatible with HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7313931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE SIMILARITY METRICS APPLIED TO HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies, SIFWICT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Texture Similarity Metric STSIM for Intra Prediction Mode Selection and Block Partitiong in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMA3DS1-COSPAD1: Subjective video quality assessment database on coding conditions introducing freely available high quality 3D stereoscopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX - Fourth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Yarra Valley, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying depth bias in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Vector Quantization for the Analysis of Molecular Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cramariuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cramariuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Applied Mathemathematics for Electronics and Communications (SPAMEC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying how defocus blur and disparity affect the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de techniques de lifting orientées sur des contenus synthétiques représentant des structures rectilignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Saillance Spatio-Temporelle basées Contrastes de Couleur et Mouvement Relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL SEGMENTATION AND REGIONS TRACKING OF HIGH DEFINITION VIDEO SEQUENCES USING A MARKOV RANDOM FIELD MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing - ICIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1552 - 1555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust motion segmentation for high definition video sequences using a fast multi-resolution motion estimation based on spatio-temporal tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium, PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.cr1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution approach for the coding of edges of still images using adaptive arithmetic coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Liboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST LONG-TERM MOTION ESTIMATION FOR HIGH DEFINITION VIDEO SEQUENCES BASED ON SPATIO-TEMPORAL TUBES AND USING THE NELDER-MEAD SIMPLEX ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation structurelle d'images ﬁxes par transformée en ondelettes orientées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edge Driven Oriented Wavelet Transform: An Anisotropic Multidirectional Representation With Oriented Lifting Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Robuste du Mouvement Global au sein de Séquences Vidéo Haute Définition après une Estimation du Mouvement basée Tubes Spatio-Temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de contours multirésolution pour un codage d'images par bandelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-mosaics grouping using lattice vector quantization for a video browsing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop on Content-based multimedia indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Storage of Still Images with a Perceptual Quality Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF MOJETTE TRANSFORM PROJECTIONS FOR AN EFFICIENT CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Estimation for Ultrashort Baseline Acoustic Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Opderbecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Big Sky Montana, United States. pp. 1791-1796, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2001.931491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS AND OPTIMISATION OF 3D RECONSTRUCTION METHOD OF THE AORTA FROM A TOMOGRAPHIC IMAGES SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'applet JAVA dans un réseau d'images médicales : aide au télédiagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et amélioration de méthodes de reconstruction 3D de l'aorte à partir d'une séquence d'images tomodensitométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'un réseau pour la communication d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nice-Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente : méthode d'actualisation du dictionnaire. Application au codage vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Tree-Structure Lattice Vector Quantization for Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Lattice Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Hierarchical Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Taiwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1995.538545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juans-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Texture Similarity for Machine Intelligence Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15757951. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 15306367.2 - 1908. IPI_HCERES2020. 2015, European Patent Office (Munich, Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Training Activity Report (ATAR) - Provision ITN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.3 of the PERSEE project : 2D coding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D6.1 of the PERSEE project : Perceptual Assessment : Definition of the scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.2 of the PERSEE project : 2D coding tools (intermediate version of the software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in 2D content representation and compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica d'Acunto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images bien traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'utilisation du logiciel de conditionnement et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les tests des algorithmes de filtrage et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les définitions d'algorithmes de filtrage et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude sur les méthodes de conditionnement et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Event-Level Representation of Wearable Healthcare Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage d'une hiérarchie de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2667, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'algorithmes de quantification vectorielle arborescente pour la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2241, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un schéma de quantification vectorielle algébrique et arborescente. Application à la compression de séquences d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00453081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le codage vidéo perceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DA03605"/>
+    <w:nsid w:val="5B0CFC77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricordel-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9193-9512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133967069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Naser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyue Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Qing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-China.2016.7849749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7313931" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cramariuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cramariuc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeannic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delannay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2001.931491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Passail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Nicolay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolesnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gabbouj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1995.538545" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricordel-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9193-9512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133967069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Naser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyue Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Qing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-China.2016.7849749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7313931" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cramariuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cramariuc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeannic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delannay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2001.931491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Passail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Nicolay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolesnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gabbouj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1995.538545" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenda Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>