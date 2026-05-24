--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Ricordel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ricordel-v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9193-9512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133967069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.423-426, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic 3D Point Cloud Compression by TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-Distortion Optimized Tree-Structured Point-Lattice Vector Quantization for Compression of 3D Point Clouds Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1099-1103, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Compression of 3D Static Point Clouds based on TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies SIFWICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Point-Lattice Vector Quantization for 3-D Point Cloud Geometry Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojette Transform on Densest Lattices in 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.159-170, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mojette Transform Projections using Z3 lattice versus A3 lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on Research Collaborations in Informations and Communication Technologies (SIFWICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Perceptual Redundancies of HEVC Encoded Dynamic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Perceptual Distortion of Dynamic Textures and Its Application in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix,Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Lagrange multiplier determination method for dynamic texture in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Consumer Electronics-China (ICCE-China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE-China.2016.7849749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FOVEATED SHORT TERM DISTORTION MODEL FOR PERCEPTUALLY OPTIMIZED DYNAMIC TEXTURES COMPRESSION IN HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ANALYSIS OF TEXTURE SIMILARITY METRICS IN HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics for Consumer Electronics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Chandler, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local texture synthesis: A static texture coding algorithm fully compatible with HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7313931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE SIMILARITY METRICS APPLIED TO HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies, SIFWICT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Texture Similarity Metric STSIM for Intra Prediction Mode Selection and Block Partitiong in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMA3DS1-COSPAD1: Subjective video quality assessment database on coding conditions introducing freely available high quality 3D stereoscopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX - Fourth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Yarra Valley, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying depth bias in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Vector Quantization for the Analysis of Molecular Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cramariuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cramariuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Applied Mathemathematics for Electronics and Communications (SPAMEC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying how defocus blur and disparity affect the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de techniques de lifting orientées sur des contenus synthétiques représentant des structures rectilignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Saillance Spatio-Temporelle basées Contrastes de Couleur et Mouvement Relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL SEGMENTATION AND REGIONS TRACKING OF HIGH DEFINITION VIDEO SEQUENCES USING A MARKOV RANDOM FIELD MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing - ICIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1552 - 1555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust motion segmentation for high definition video sequences using a fast multi-resolution motion estimation based on spatio-temporal tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium, PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.cr1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution approach for the coding of edges of still images using adaptive arithmetic coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Liboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST LONG-TERM MOTION ESTIMATION FOR HIGH DEFINITION VIDEO SEQUENCES BASED ON SPATIO-TEMPORAL TUBES AND USING THE NELDER-MEAD SIMPLEX ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation structurelle d'images ﬁxes par transformée en ondelettes orientées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edge Driven Oriented Wavelet Transform: An Anisotropic Multidirectional Representation With Oriented Lifting Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Robuste du Mouvement Global au sein de Séquences Vidéo Haute Définition après une Estimation du Mouvement basée Tubes Spatio-Temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de contours multirésolution pour un codage d'images par bandelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-mosaics grouping using lattice vector quantization for a video browsing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop on Content-based multimedia indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Storage of Still Images with a Perceptual Quality Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF MOJETTE TRANSFORM PROJECTIONS FOR AN EFFICIENT CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Estimation for Ultrashort Baseline Acoustic Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Opderbecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Big Sky Montana, United States. pp. 1791-1796, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2001.931491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS AND OPTIMISATION OF 3D RECONSTRUCTION METHOD OF THE AORTA FROM A TOMOGRAPHIC IMAGES SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'applet JAVA dans un réseau d'images médicales : aide au télédiagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et amélioration de méthodes de reconstruction 3D de l'aorte à partir d'une séquence d'images tomodensitométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'un réseau pour la communication d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nice-Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente : méthode d'actualisation du dictionnaire. Application au codage vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Tree-Structure Lattice Vector Quantization for Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Lattice Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Hierarchical Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Taiwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1995.538545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juans-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Texture Similarity for Machine Intelligence Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15757951. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 15306367.2 - 1908. IPI_HCERES2020. 2015, European Patent Office (Munich, Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Training Activity Report (ATAR) - Provision ITN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.3 of the PERSEE project : 2D coding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D6.1 of the PERSEE project : Perceptual Assessment : Definition of the scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.2 of the PERSEE project : 2D coding tools (intermediate version of the software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in 2D content representation and compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica d'Acunto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images bien traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'utilisation du logiciel de conditionnement et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les tests des algorithmes de filtrage et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les définitions d'algorithmes de filtrage et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude sur les méthodes de conditionnement et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Event-Level Representation of Wearable Healthcare Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage d'une hiérarchie de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2667, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'algorithmes de quantification vectorielle arborescente pour la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2241, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un schéma de quantification vectorielle algébrique et arborescente. Application à la compression de séquences d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00453081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le codage vidéo perceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Ricordel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ricordel-v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9193-9512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133967069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.423-426, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic 3D Point Cloud Compression by TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-Distortion Optimized Tree-Structured Point-Lattice Vector Quantization for Compression of 3D Point Clouds Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1099-1103, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry Compression of 3D Static Point Clouds based on TSPLVQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies SIFWICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Point-Lattice Vector Quantization for 3-D Point Cloud Geometry Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojette Transform on Densest Lattices in 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.159-170, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mojette Transform Projections using Z3 lattice versus A3 lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on Research Collaborations in Informations and Communication Technologies (SIFWICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Perceptual Distortion of Dynamic Textures and Its Application in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix,Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Perceptual Redundancies of HEVC Encoded Dynamic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Lagrange multiplier determination method for dynamic texture in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Consumer Electronics-China (ICCE-China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE-China.2016.7849749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FOVEATED SHORT TERM DISTORTION MODEL FOR PERCEPTUALLY OPTIMIZED DYNAMIC TEXTURES COMPRESSION IN HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ANALYSIS OF TEXTURE SIMILARITY METRICS IN HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics for Consumer Electronics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Chandler, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local texture synthesis: A static texture coding algorithm fully compatible with HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7313931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE SIMILARITY METRICS APPLIED TO HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies, SIFWICT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Texture Similarity Metric STSIM for Intra Prediction Mode Selection and Block Partitiong in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMA3DS1-COSPAD1: Subjective video quality assessment database on coding conditions introducing freely available high quality 3D stereoscopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX - Fourth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Yarra Valley, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying depth bias in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Vector Quantization for the Analysis of Molecular Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cramariuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cramariuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Applied Mathemathematics for Electronics and Communications (SPAMEC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying how defocus blur and disparity affect the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de techniques de lifting orientées sur des contenus synthétiques représentant des structures rectilignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Saillance Spatio-Temporelle basées Contrastes de Couleur et Mouvement Relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL SEGMENTATION AND REGIONS TRACKING OF HIGH DEFINITION VIDEO SEQUENCES USING A MARKOV RANDOM FIELD MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing - ICIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1552 - 1555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation structurelle d'images ﬁxes par transformée en ondelettes orientées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution approach for the coding of edges of still images using adaptive arithmetic coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Liboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST LONG-TERM MOTION ESTIMATION FOR HIGH DEFINITION VIDEO SEQUENCES BASED ON SPATIO-TEMPORAL TUBES AND USING THE NELDER-MEAD SIMPLEX ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust motion segmentation for high definition video sequences using a fast multi-resolution motion estimation based on spatio-temporal tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium, PCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.cr1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edge Driven Oriented Wavelet Transform: An Anisotropic Multidirectional Representation With Oriented Lifting Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Robuste du Mouvement Global au sein de Séquences Vidéo Haute Définition après une Estimation du Mouvement basée Tubes Spatio-Temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et representation des signaux audiovisuels, CORESA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de contours multirésolution pour un codage d'images par bandelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00251761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Storage of Still Images with a Perceptual Quality Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-mosaics grouping using lattice vector quantization for a video browsing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop on Content-based multimedia indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF MOJETTE TRANSFORM PROJECTIONS FOR AN EFFICIENT CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre V. Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Estimation for Ultrashort Baseline Acoustic Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Opderbecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Big Sky Montana, United States. pp. 1791-1796, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2001.931491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS AND OPTIMISATION OF 3D RECONSTRUCTION METHOD OF THE AORTA FROM A TOMOGRAPHIC IMAGES SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'applet JAVA dans un réseau d'images médicales : aide au télédiagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et amélioration de méthodes de reconstruction 3D de l'aorte à partir d'une séquence d'images tomodensitométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'un réseau pour la communication d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Passail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nice-Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente : méthode d'actualisation du dictionnaire. Application au codage vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Tree-Structure Lattice Vector Quantization for Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gabbouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Structured Lattice Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle algébrique et arborescente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Hierarchical Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Taiwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization by Packing of Embedded Truncated Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1995.538545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juans-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Texture Similarity for Machine Intelligence Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15757951. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 15306367.2 - 1908. IPI_HCERES2020. 2015, European Patent Office (Munich, Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual Training Activity Report (ATAR) - Provision ITN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.3 of the PERSEE project : 2D coding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D6.1 of the PERSEE project : Perceptual Assessment : Definition of the scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D3.2 of the PERSEE project : 2D coding tools (intermediate version of the software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images bien traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in 2D content representation and compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica d'Acunto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les tests des algorithmes de filtrage et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'utilisation du logiciel de conditionnement et de pré-analyse du flux vidéo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les définitions d'algorithmes de filtrage et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude sur les méthodes de conditionnement et de pré-analyse du flux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Event-Level Representation of Wearable Healthcare Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification vectorielle par emboîtage d'une hiérarchie de réseaux réguliers de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2667, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'algorithmes de quantification vectorielle arborescente pour la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2241, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un schéma de quantification vectorielle algébrique et arborescente. Application à la compression de séquences d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00453081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le codage vidéo perceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B0CFC77"/>
+    <w:nsid w:val="6D70434E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricordel-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9193-9512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133967069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Naser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyue Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Qing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-China.2016.7849749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7313931" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cramariuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cramariuc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeannic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delannay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2001.931491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Passail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Nicolay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolesnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gabbouj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1995.538545" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenda Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricordel-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9193-9512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133967069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Naser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyue Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Qing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-China.2016.7849749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7313931" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cramariuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cramariuc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeannic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delannay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V. Gu&#233;don" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2001.931491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Passail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Nicolay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolesnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gabbouj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1995.538545" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenda Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>