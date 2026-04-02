--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -201,1446 +201,1446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Consistency over Data Streams with InkStream</w:t>
+                <w:t xml:space="preserve">An Overview of Continuous Querying in (Modern) Data Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Langhi</w:t>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bonifati</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.605 - 612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3626246.3654679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808787v1</w:t>
-[...708 lines deleted...]
-                <w:t xml:space="preserve">hal-02339567v1</w:t>
+                <w:t xml:space="preserve">hal-04798334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPAYA: a Library for Performance Analysis of SQL-based RDF Processing Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tracking Consistency over Data Streams with InkStream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04734074v1</w:t>
+              <w:t xml:space="preserve">VLDB 2024 Workshop: International Workshop on Quality in Databases (QDB’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holistic View over Ontologies for Streaming Linked Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GenACT: An Ontology-based Temporal Web Data Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunjan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Udit Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pieter Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04734077v1</w:t>
+              <w:t xml:space="preserve">43rd International Conference, ER 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming Linked Data: A Survey on Life Cycle Compliance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a Semiring for Continuous Query Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04172411v1</w:t>
+              <w:t xml:space="preserve">Alberto Mendelzon International Workshop on Foundations of Data Management (AMW) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico City, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future is big graphs: a community view on graph processing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sherif Sakr</w:t>
+                <w:t xml:space="preserve">Seraph: Continuous Queries on Property Graph Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ammar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the ACM</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03128601v1</w:t>
+              <w:t xml:space="preserve">EDBT/ICDT 2025 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paestum, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2024.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Streaming Consistency Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE 40th International Conference on Data Engineering (ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.5663-5663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDE60146.2024.00462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMKG: The Internet Meme Knowledge Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Illievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilini Wijesiriwardene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Semantic Web 20th International Conference, ESWC 2023, Hersonissos, Crete, Greece, May 28–June 1, 2023, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heracklion, France. pp.354-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous Analytics of Web Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Keskisärkkä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Calbimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companion The 2019 World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.1323-1325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308560.3320088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Continuous Querying in (Modern) Data Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAPAYA: a Library for Performance Analysis of SQL-based RDF Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ragab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Satria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-243582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Holistic View over Ontologies for Streaming Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femke Ongenae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.2005-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-243570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streaming Linked Data: A Survey on Life Cycle Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.100785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.websem.2023.100785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future is big graphs: a community view on graph processing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024, pp.605 - 612. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Iosup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (9), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3626246.3654679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04798334v1</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3434642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1658,90 +1658,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiano Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2023, 978-3-031-15370-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1858,51 +1858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="324C4D85"/>
+    <w:nsid w:val="257FDD58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2089,51 +2089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rictomm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Langhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tommasini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan Singh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udit Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Labbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE60146.2024.00462" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Illievski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wijesiriwardene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_21" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02339567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Keskis&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calbimonte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3320088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Satria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243582" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Ongenae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100785" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sakr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Voigt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ammar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434642" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3654679" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Spiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15371-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rictomm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tommasini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3654679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Langhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udit Arora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Labbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.21" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE60146.2024.00462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Illievski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wijesiriwardene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02339567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Keskis&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calbimonte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3320088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Satria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Ongenae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100785" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sakr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Voigt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Spiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15371-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>