--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -317,1330 +317,1330 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Consistency over Data Streams with InkStream</w:t>
+                <w:t xml:space="preserve">A Holistic View over Ontologies for Streaming Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Langhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Bonifati</w:t>
+                <w:t xml:space="preserve">Pieter Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femke Ongenae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB 2024 Workshop: International Workshop on Quality in Databases (QDB’24)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.2005-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-243570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808787v1</w:t>
+                <w:t xml:space="preserve">hal-04734077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenACT: An Ontology-based Temporal Web Data Generator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAPAYA: a Library for Performance Analysis of SQL-based RDF Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashikant Kumar</w:t>
+                <w:t xml:space="preserve">Mohamed Ragab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Satria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference, ER 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04792502v1</w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-243582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Semiring for Continuous Query Provenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streaming Linked Data: A Survey on Life Cycle Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Langhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Bonifati</w:t>
+                <w:t xml:space="preserve">Pieter Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberto Mendelzon International Workshop on Foundations of Data Management (AMW) 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04811584v1</w:t>
+              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.100785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.websem.2023.100785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seraph: Continuous Queries on Property Graph Streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+                <w:t xml:space="preserve">The future is big graphs: a community view on graph processing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erhard Rahm</w:t>
+                <w:t xml:space="preserve">Hannes Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Iosup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT/ICDT 2025 Joint Conference</w:t>
-[...107 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.5663-5663, </w:t>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (9), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDE60146.2024.00462⟩</w:t>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-02339567v1</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3434642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPAYA: a Library for Performance Analysis of SQL-based RDF Processing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Satria</w:t>
+                <w:t xml:space="preserve">Tracking Consistency over Data Streams with InkStream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04734074v1</w:t>
+              <w:t xml:space="preserve">VLDB 2024 Workshop: International Workshop on Quality in Databases (QDB’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holistic View over Ontologies for Streaming Linked Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GenACT: An Ontology-based Temporal Web Data Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunjan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udit Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashikant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04734077v1</w:t>
+              <w:t xml:space="preserve">43rd International Conference, ER 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming Linked Data: A Survey on Life Cycle Compliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pieter Bonte</w:t>
+                <w:t xml:space="preserve">Towards a Semiring for Continuous Query Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04172411v1</w:t>
+              <w:t xml:space="preserve">Alberto Mendelzon International Workshop on Foundations of Data Management (AMW) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico City, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future is big graphs: a community view on graph processing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sherif Sakr</w:t>
+                <w:t xml:space="preserve">Seraph: Continuous Queries on Property Graph Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ammar</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the ACM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (9), pp.62-71. </w:t>
+              <w:t xml:space="preserve">EDBT/ICDT 2025 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paestum, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2024.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Streaming Consistency Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE 40th International Conference on Data Engineering (ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.5663-5663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDE60146.2024.00462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMKG: The Internet Meme Knowledge Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Illievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilini Wijesiriwardene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Semantic Web 20th International Conference, ESWC 2023, Hersonissos, Crete, Greece, May 28–June 1, 2023, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heracklion, France. pp.354-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous Analytics of Web Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Keskisärkkä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Calbimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companion The 2019 World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.1323-1325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3434642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03128601v1</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3308560.3320088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1671,77 +1671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiano Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2023, 978-3-031-15370-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1858,51 +1858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="257FDD58"/>
+    <w:nsid w:val="B0D389C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2089,51 +2089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rictomm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tommasini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3654679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Langhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udit Arora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Labbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.21" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE60146.2024.00462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Illievski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wijesiriwardene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02339567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Keskis&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calbimonte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3320088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Satria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Ongenae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100785" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sakr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Voigt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Spiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15371-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rictomm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tommasini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626246.3654679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bonte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Ongenae" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Satria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sakr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Voigt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Langhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udit Arora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashikant Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Labbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE60146.2024.00462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Illievski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wijesiriwardene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02339567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Keskis&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calbimonte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3320088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Spiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15371-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>