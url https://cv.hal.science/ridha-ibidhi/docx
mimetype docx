--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -991,788 +991,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite Profile, Ruminal Methane Reduction, and Microbiome Modulating Potential of Seeds of Pharbitis nil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of daily or intermittent addition of fenugreek (Trigonella foenum graecum L.) seeds to concentrate on intake, digestion, and growth performance of Barbarine lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myunggi Baik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hichem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.892605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2022.106792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663725v1</w:t>
+                <w:t xml:space="preserve">hal-03770475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of daily or intermittent addition of fenugreek (Trigonella foenum graecum L.) seeds to concentrate on intake, digestion, and growth performance of Barbarine lamb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolite Profile, Ruminal Methane Reduction, and Microbiome Modulating Potential of Seeds of Pharbitis nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Ben Salem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myunggi Baik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 216, pp.106792. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2022.106792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.892605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770475v1</w:t>
+                <w:t xml:space="preserve">hal-03663725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding Systems and Host Breeds Influence Ruminal Fermentation, Methane Production, Microbial Diversity and Metagenomic Gene Abundance</w:t>
+                <w:t xml:space="preserve">In Vitro Screening of East Asian Plant Extracts for Potential Use in Reducing Ruminal Methane Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Hyun Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
+                <w:t xml:space="preserve">Selvaraj Arokiyaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myunggi Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Won Woo</w:t>
+                <w:t xml:space="preserve">Shin Ja Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani11041020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606002v1</w:t>
+                <w:t xml:space="preserve">hal-03606022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Equations for Converting Digestible Energy to Metabolizable Energy for Korean Hanwoo Beef Cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding Systems and Host Breeds Influence Ruminal Fermentation, Methane Production, Microbial Diversity and Metagenomic Gene Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Hyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woo-Hyeong Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">In-Sik Nam</w:t>
+                <w:t xml:space="preserve">Yang Won Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11061696⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606010v1</w:t>
+                <w:t xml:space="preserve">hal-03606002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dietary Protein Concentration on Lipid Metabolism Gene Expression and Fatty Acid Composition in 18–23-Month-Old Hanwoo Steers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing Equations for Converting Digestible Energy to Metabolizable Energy for Korean Hanwoo Beef Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ibidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geumhwi Bang</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Geun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun Sik Jang</w:t>
+                <w:t xml:space="preserve">Woo-Hyeong Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-Sik Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.3378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11123378⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11061696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605983v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Screening of East Asian Plant Extracts for Potential Use in Reducing Ruminal Methane Production</w:t>
+                <w:t xml:space="preserve">Effects of Dietary Protein Concentration on Lipid Metabolism Gene Expression and Fatty Acid Composition in 18–23-Month-Old Hanwoo Steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myunggi Baik</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geumhwi Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin Ja Lee</w:t>
+                <w:t xml:space="preserve">Sun Sik Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1020. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.3378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11041020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani11123378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606022v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building consensus on water use assessment of livestock production systems and supply chains: Outcome and recommendations from the FAO LEAP Partnership</w:t>
               </w:r>
@@ -2020,733 +2020,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Footprint Assessment of Spanish Dairy Cattle Farms: Effectiveness of Dietary and Farm Management Practices as a Mitigation Strategy</w:t>
+                <w:t xml:space="preserve">Water footprint and economic water productivity assessment of eight dairy cattle farms based on field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Calsamiglia</w:t>
+                <w:t xml:space="preserve">H. Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.2083. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.180-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani10112083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606053v1</w:t>
+                <w:t xml:space="preserve">hal-03632802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">219 Developing country specific enteric methane emission factor of the South Korean dairy cattle production using the 2019 refined IPCC Tier 2 methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">180 Screening the carbon footprint of intensive Korean dairy cattle farms: Transition towards low emissions’ production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ibidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ibidhi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoung-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98 (Supplement_4), pp.157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.287⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement 4), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606042v1</w:t>
+                <w:t xml:space="preserve">hal-03606031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">180 Screening the carbon footprint of intensive Korean dairy cattle farms: Transition towards low emissions’ production system</w:t>
+                <w:t xml:space="preserve">Carbon Footprint Assessment of Spanish Dairy Cattle Farms: Effectiveness of Dietary and Farm Management Practices as a Mitigation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kyoung-Hoon Kim</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Calsamiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (Supplement 4), pp.136. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani10112083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606031v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water footprint of livestock products and production systems: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">219 Developing country specific enteric methane emission factor of the South Korean dairy cattle production using the 2019 refined IPCC Tier 2 methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Ben Salem</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoo-Gyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-June Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN17705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement_4), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606068v1</w:t>
+                <w:t xml:space="preserve">hal-03606042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening the carbon footprint of intensive Korean dairy cattle farms: Transition towards low emissions’ production system</w:t>
+                <w:t xml:space="preserve">Water footprint of livestock products and production systems: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kyoung Hoon Kim</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.250⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (11), pp.1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN17705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633347v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water footprint and economic water productivity assessment of eight dairy cattle farms based on field measurement</w:t>
+                <w:t xml:space="preserve">Screening the carbon footprint of intensive Korean dairy cattle farms: Transition towards low emissions’ production system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Salem</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001526⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement_4), pp.136-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632802v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water footprint assessment of sheep farming systems based on farm survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), pp.407-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,51 +2793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water footprint and economic water productivity of sheep meat at farm scale in humid and semi-arid agro-ecological zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 166, pp.101-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Frija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp.44-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3627,51 +3627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="752A4D7B"/>
+    <w:nsid w:val="6FF9A988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3858,51 +3858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ridha-ibidhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3498-930X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeong Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaraman Bharanidharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suk Byun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geumhwi Bang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.24.0728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byamungu Mayange Tomple" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesung Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.893" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hoon Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yookyung Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10338-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04753945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyavong Xaysana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1467077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04283852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad281.741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj Thirugnanasambantham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napasirth Viengsakoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myunggi Baik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.892605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Salem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Won Woo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Geun Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Hyeong Hong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Sik Nam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Sik Jang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123378" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Arokiyaraj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ja Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Drastig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Chapagain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Charlon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Civit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-June Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Kyung Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calsamiglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10112083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Gyung Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Hoon Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.287" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN17705" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hoon Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Salem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001593" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaouad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Hoekstra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Winnie Gerbens-Leenes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chouchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04204288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ridha-ibidhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3498-930X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeong Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaraman Bharanidharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suk Byun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geumhwi Bang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.24.0728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byamungu Mayange Tomple" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesung Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.893" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hoon Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yookyung Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10338-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04753945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyavong Xaysana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1467077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04283852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad281.741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj Thirugnanasambantham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napasirth Viengsakoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myunggi Baik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.892605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Arokiyaraj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ja Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Won Woo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Geun Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Hyeong Hong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Sik Nam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Sik Jang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123378" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Drastig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Chapagain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Charlon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Civit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-June Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Kyung Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001526" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Hoon Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calsamiglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10112083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Gyung Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN17705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hoon Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001593" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaouad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Hoekstra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Winnie Gerbens-Leenes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chouchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04204288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>