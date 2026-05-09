--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -1216,563 +1216,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Screening of East Asian Plant Extracts for Potential Use in Reducing Ruminal Methane Production</w:t>
+                <w:t xml:space="preserve">Feeding Systems and Host Breeds Influence Ruminal Fermentation, Methane Production, Microbial Diversity and Metagenomic Gene Abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selvaraj Arokiyaraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myunggi Baik</w:t>
+                <w:t xml:space="preserve">Chang Hyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin Ja Lee</w:t>
+                <w:t xml:space="preserve">Yang Won Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1020. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11041020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606022v1</w:t>
+                <w:t xml:space="preserve">hal-03606002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding Systems and Host Breeds Influence Ruminal Fermentation, Methane Production, Microbial Diversity and Metagenomic Gene Abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing Equations for Converting Digestible Energy to Metabolizable Energy for Korean Hanwoo Beef Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ibidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Hyun Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ibidhi</w:t>
+                <w:t xml:space="preserve">Jong-Geun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Won Woo</w:t>
+                <w:t xml:space="preserve">Woo-Hyeong Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-Sik Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701081⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11061696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606002v1</w:t>
+                <w:t xml:space="preserve">hal-03606010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Equations for Converting Digestible Energy to Metabolizable Energy for Korean Hanwoo Beef Cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Dietary Protein Concentration on Lipid Metabolism Gene Expression and Fatty Acid Composition in 18–23-Month-Old Hanwoo Steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jong-Geun Kim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geumhwi Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woo-Hyeong Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">In-Sik Nam</w:t>
+                <w:t xml:space="preserve">Sun Sik Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.1696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11061696⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.3378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11123378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606010v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dietary Protein Concentration on Lipid Metabolism Gene Expression and Fatty Acid Composition in 18–23-Month-Old Hanwoo Steers</w:t>
+                <w:t xml:space="preserve">In Vitro Screening of East Asian Plant Extracts for Potential Use in Reducing Ruminal Methane Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selvaraj Arokiyaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myunggi Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun Sik Jang</w:t>
+                <w:t xml:space="preserve">Shin Ja Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.3378. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11123378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani11041020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605983v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building consensus on water use assessment of livestock production systems and supply chains: Outcome and recommendations from the FAO LEAP Partnership</w:t>
               </w:r>
@@ -2111,378 +2111,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">180 Screening the carbon footprint of intensive Korean dairy cattle farms: Transition towards low emissions’ production system</w:t>
+                <w:t xml:space="preserve">Carbon Footprint Assessment of Spanish Dairy Cattle Farms: Effectiveness of Dietary and Farm Management Practices as a Mitigation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoung-Hoon Kim</w:t>
+                <w:t xml:space="preserve">Sergio Calsamiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (Supplement 4), pp.136. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani10112083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606031v1</w:t>
+                <w:t xml:space="preserve">hal-03606053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Footprint Assessment of Spanish Dairy Cattle Farms: Effectiveness of Dietary and Farm Management Practices as a Mitigation Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">219 Developing country specific enteric methane emission factor of the South Korean dairy cattle production using the 2019 refined IPCC Tier 2 methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ibidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Calsamiglia</w:t>
+                <w:t xml:space="preserve">Yoo-Gyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-June Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10112083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement_4), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606053v1</w:t>
+                <w:t xml:space="preserve">hal-03606042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">219 Developing country specific enteric methane emission factor of the South Korean dairy cattle production using the 2019 refined IPCC Tier 2 methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">180 Screening the carbon footprint of intensive Korean dairy cattle farms: Transition towards low emissions’ production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ibidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaraman Bharanidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj Thirugnanasambantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoung-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98 (Supplement_4), pp.157. </w:t>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement 4), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa278.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606042v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water footprint of livestock products and production systems: a review</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoung Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (Supplement_4), pp.136-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skaa278.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633347v1</w:t>
@@ -3627,51 +3627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FF9A988"/>
+    <w:nsid w:val="744E769F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3858,51 +3858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ridha-ibidhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3498-930X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeong Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaraman Bharanidharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suk Byun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geumhwi Bang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.24.0728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byamungu Mayange Tomple" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesung Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.893" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hoon Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yookyung Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10338-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04753945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyavong Xaysana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1467077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04283852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad281.741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj Thirugnanasambantham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napasirth Viengsakoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myunggi Baik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.892605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Arokiyaraj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ja Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Won Woo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Geun Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Hyeong Hong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Sik Nam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Sik Jang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123378" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Drastig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Chapagain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Charlon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Civit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-June Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Kyung Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001526" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Hoon Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calsamiglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10112083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Gyung Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN17705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hoon Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001593" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaouad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Hoekstra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Winnie Gerbens-Leenes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chouchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04204288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ridha-ibidhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3498-930X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Hyeong Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaraman Bharanidharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suk Byun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geumhwi Bang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.24.0728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byamungu Mayange Tomple" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesung Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.893" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hoon Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yookyung Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10338-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04753945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyavong Xaysana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1467077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04283852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad281.741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj Thirugnanasambantham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napasirth Viengsakoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myunggi Baik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.892605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Won Woo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Geun Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Hyeong Hong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Sik Nam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Sik Jang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123378" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Arokiyaraj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ja Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Drastig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Chapagain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Charlon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Civit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-June Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Kyung Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001526" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calsamiglia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10112083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Gyung Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Hoon Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.287" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa278.250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN17705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hoon Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001593" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaouad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Hoekstra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Winnie Gerbens-Leenes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chouchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04204288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>