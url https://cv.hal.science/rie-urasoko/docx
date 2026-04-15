--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -209,1915 +209,2057 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données des morphèmes sino-japonais d’une unité morphophonologique, à caractère nominal; kunc-bd-v1.0.0</w:t>
+                <w:t xml:space="preserve">Phonological Manipulation in Japanese Goro-awase and the Underlying Structure of Japanese Numerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Blin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 21st Phonology Festa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tokyo, Phonological Association in Kansai (PAIK), Tokyo Circle of Phonologists (TCP), Mar 2026, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248281v1</w:t>
+                <w:t xml:space="preserve">hal-05559943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of nominal Sino-Japanese monomorphemes consisting of a single morphophonological unit, kunc-bd-v1.0.2.</w:t>
+                <w:t xml:space="preserve">Goro-awase: A Case Study of Numeral Mnemonic Wordplay in Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e Conférence annuelle du Réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Zohr à Agadir (Maroc), coorganisé par organisée par le Laboratoire de Phonétique et Phonologie LPP UMR 7018, Structures Formelles du Langage SFL UMR 7023, CNRS, Laboratoire interdisciplinaire des Langues et des Dynamiques artistiques et sociales, Université Paris 8 et Université Sorbonne Nouvelle (France), Jul 2025, Agadir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une base de données des morphèmes sino-japonais à une unité phonologique, et à caractère nominal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raoul Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Journées de linguistique d'Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches linguistiques sur l'Asie Orientale sur le Campus Condorcet Aubervilliers, France, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523030v1</w:t>
+                <w:t xml:space="preserve">hal-05166005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deaccentuation in Tokyo Japanese: A Tonal Analysis within the Autosegmental Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 20th Phonology Festa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phonological Association in Kansai (PAIK), Tokyo Circle of Phonologists (TCP), Mar 2025, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de désaccentuation : le japonais de Tokyo est-il vraiment une langue à accent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaires de l’axe 3 "Langues et discours" du centre de recherches D2iA (Dynamiques, Interactions, interculturalité Asiatiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie phonologique du japonais de Tōkyō</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Colloque de la SFEJ (Société française des études japonaises)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco; Université Paris Cité, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse sur l’étude de la désaccentuation en japonais de Tōkyō moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants CLLE Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse tonale du phénomène de la désaccentuation en japonais de Tōkyō</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Conférence annuelle du Réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokyo Japanese as a tone language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIèmes Journées de linguistique Asie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS/EHESS, Jul 2023, Aubervilliers &amp; Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements accentuels du japonais du point de vue phonologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Atelier doctoral des études japonaises de la SFEJ (Société française des études japonaises)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude comparative des changements accentuels dans les dialectes de Tōkyō et Keihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Colloque de la SFEJ (Société française des études japonaises)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Dec 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Phenomenon of De-accentuation in Tōkyō Japanese - Concerning Western Loanwords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th Paris Meeting on East Asian Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Linguistiques sur l’Asie Orientale, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Word Length and Original Accent Position - De-accentuation in Tōkyō Japanese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Conférence annuelle du Réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jul 2021, Clermont Ferrand (distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène de la désaccentuation en japonais – comparaison entre noms natifs, sino-japonais et emprunts occidentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres bordelaises de linguistique coréenne et japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patron atone et le phénomène de la désaccentuation en japonais – cas des mots d’emprunts occidentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1e Journées d’études D2iA (Dynamiques, Interactions, Interculturalité Asiatiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; La Rochelle Université, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">平板型アクセントの性質と平板化現象について</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rie Urasoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier méthodologique de recherche en linguistique japonaise – échange avec le professeur Kinsui Satoshi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco; Université Bordeaux Montaigne, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données des morphèmes sino-japonais à une unité phonologique, et à caractère nominal</w:t>
+                <w:t xml:space="preserve">Revue de la typologie phonologique du japonais de Tokyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Blin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garcin, Thomas; Godefroy, Noémi; Mithout, Anne-Lise; Terrail Lormel, Sarah. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Journées de linguistique d'Asie orientale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05166005v1</w:t>
+              <w:t xml:space="preserve">Japon pluriel 15 : Dit et non-dit au Japon, Actes du quinzième colloque de la Société Française des Études Japonaises.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Picquier, pp.589-598, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goro-awase: A Case Study of Numeral Mnemonic Wordplay in Japanese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chapitre 6. Facteurs morpho-phonologiques influant sur la désaccentuation en japonais de Tokyo moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans: Couralet Stephane, Shirota Chieko, Labrune Laurence (dir.), Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Conférence annuelle du Réseau français de phonologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05165989v1</w:t>
+              <w:t xml:space="preserve">Linguistique coréenne et japonaise : dynamiques contrastives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-135, 2025, Linguistica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deaccentuation in Tokyo Japanese: A Tonal Analysis within the Autosegmental Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une étude comparative des changements accentuels dans les dialectes de Tokyo et Kyoto-Osaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Phonology Festa</w:t>
-[...862 lines deleted...]
-                <w:t xml:space="preserve">hal-04695629v1</w:t>
+              <w:t xml:space="preserve">Japon Pluriel 14 - Périphéries et centres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Picquier, pp.375-385, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">頻度の観点から見た2 拍名詞の音韻的安定性</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Studies (Phonological Society of Japan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De-Accentuation in Tokyo Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radical: A journal of Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.168-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">語の長さと元のアクセント型から見た外来語の平板化現象</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Studies (Phonological Society of Japan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">和語と漢語における平板化現象 - どの起伏式アクセントがより平板化傾向にあるか</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24467/onseikenkyu.24.0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Facteurs morpho-phonologiques influant sur la désaccentuation en japonais de Tokyo moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Database of nominal Sino-Japanese monomorphemes consisting of a single morphophonological unit, kunc-bd-v1.0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dans: Couralet Stephane, Shirota Chieko, Labrune Laurence (dir.), Presses Universitaires de Bordeaux. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-05257024v1</w:t>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18739587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude comparative des changements accentuels dans les dialectes de Tokyo et Kyoto-Osaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Base de données des morphèmes sino-japonais d’une unité morphophonologique, à caractère nominal; kunc-bd-v1.0.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04526786v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patron atone et le phénomène de la désaccentuation en japonais moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023BOR30057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04530079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2185,51 +2327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="207B1E13"/>
+    <w:nsid w:val="23D85E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2333,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B51FFED4"/>
+    <w:nsid w:val="6509ECD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2567,51 +2709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248281v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Urasoko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18739587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04530079v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Urasoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18739587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04530079v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>