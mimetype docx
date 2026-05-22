--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -1097,165 +1097,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Length and Original Accent Position - De-accentuation in Tōkyō Japanese</w:t>
+                <w:t xml:space="preserve">Le phénomène de la désaccentuation en japonais – comparaison entre noms natifs, sino-japonais et emprunts occidentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence annuelle du Réseau français de phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Jul 2021, Clermont Ferrand (distanciel), France</w:t>
+              <w:t xml:space="preserve">Rencontres bordelaises de linguistique coréenne et japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695598v1</w:t>
+                <w:t xml:space="preserve">hal-04695583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène de la désaccentuation en japonais – comparaison entre noms natifs, sino-japonais et emprunts occidentaux</w:t>
+                <w:t xml:space="preserve">Word Length and Original Accent Position - De-accentuation in Tōkyō Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Urasoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres bordelaises de linguistique coréenne et japonaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18e Conférence annuelle du Réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jul 2021, Clermont Ferrand (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695583v1</w:t>
+                <w:t xml:space="preserve">hal-04695598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patron atone et le phénomène de la désaccentuation en japonais – cas des mots d’emprunts occidentaux</w:t>
               </w:r>
@@ -2327,51 +2327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23D85E60"/>
+    <w:nsid w:val="0CDFDABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6509ECD6"/>
+    <w:nsid w:val="CCF0283B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2709,51 +2709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Urasoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18739587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04530079v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Urasoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18739587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04530079v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>