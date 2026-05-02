--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -66,2316 +66,2749 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product export diversification and sustainable economic growth in developing countries</w:t>
+                <w:t xml:space="preserve">Vietnam's Long-run Growth: Connecting the Dots through Climate Damage Spillovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thi Thu-Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strueco.2019.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.227-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11130/jei.2024003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284696v1</w:t>
+                <w:t xml:space="preserve">hal-05602162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing two birds with one currency: Income and fiscal policies in a growth model of a currency union</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two sides of the same coin? Viet Nam’s macro resilience under trade-led growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Post-Communist Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.445-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14631377.2021.2006483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01603477.2018.1458630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444091v1</w:t>
+                <w:t xml:space="preserve">hal-05602175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation, migrations internes et diffusion du vih/sida au Vietnam. Les enseignements d’une enquête de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Product export diversification and sustainable economic growth in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Thiêng Nguyên</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.183.0007⟩</w:t>
+              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.138-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strueco.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454620v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic growth and balance-of-payments constraint in Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Killing two birds with one currency: Income and fiscal policies in a growth model of a currency union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bagnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 (4), pp.588-615. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01603477.2015.1087806⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.274-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01603477.2018.1458630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454580v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan Africa’s growth, South–South trade and the generalised balance-of-payments constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mondialisation, migrations internes et diffusion du vih/sida au Vietnam. Les enseignements d’une enquête de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich Ngoc Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thiêng Nguyên</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cje/bev020⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 183 (3), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.183.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454578v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance à l'exportation et commerce Sud-Sud: une analyse sectorielle appliquée à l'Afrique Sub-Saharienne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Economic growth and balance-of-payments constraint in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bagnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (6), pp.931. </w:t>
+              <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.588-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01603477.2015.1087806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987237v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Demand Spillovers in South-South Exports: Application to Sub-Saharan Africa and Developing Asia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sub-Saharan Africa’s growth, South–South trade and the generalised balance-of-payments constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bagnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (3), pp.410-436. </w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.797-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11130/jei.2012.27.3.410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cje/bev020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454042v1</w:t>
+                <w:t xml:space="preserve">hal-02454578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Demand Spillovers in South-South Exports: Application to Sub-Saharan Africa and Developing Asia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Performance à l'exportation et commerce Sud-Sud: une analyse sectorielle appliquée à l'Afrique Sub-Saharienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diadié Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11130/jei.2012.27.3.410⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (6), pp.931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454637v1</w:t>
+                <w:t xml:space="preserve">hal-02987237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Unilateral Environmental Regulations in a World with Capital Mobility and Trading Costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">International Demand Spillovers in South-South Exports: Application to Sub-Saharan Africa and Developing Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Accounting &amp; Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16081625.2009.9720846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.410-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11130/jei.2012.27.3.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454054v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumping environnemental et délocalisation des activités industrielles : le Sud face à la mondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">International Demand Spillovers in South-South Exports: Application to Sub-Saharan Africa and Developing Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (2), pp.5. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.410-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edd.222.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11130/jei.2012.27.3.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454059v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration régionale Sud-Sud et répartition intra-zone des activités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Effects of Unilateral Environmental Regulations in a World with Capital Mobility and Trading Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Accounting &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.317-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16081625.2009.9720846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.551.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02454107v1</w:t>
+                <w:t xml:space="preserve">hal-02454054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Diffusion, North-South Spillovers and Industrial Location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dumping environnemental et délocalisation des activités industrielles : le Sud face à la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.222.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454769v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de politique commerciale pour une sortie de la trappe de sous-développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intégration régionale Sud-Sud et répartition intra-zone des activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 53 (2), pp.223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.532.0223⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 55 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.551.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454133v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion technologique internationale et politiques de développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Technology Diffusion, North-South Spillovers and Industrial Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Journal of Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (1), pp.25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454162v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration régionale, mobilité du capital et concurrence fiscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stratégies de politique commerciale pour une sortie de la trappe de sous-développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (2), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.532.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454173v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des infrastructures à la croissance économique: une vérification empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diffusion technologique internationale et politiques de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454182v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration régionale, mobilité du capital et concurrence fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des infrastructures à la croissance économique: une vérification empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taxation, capital public et croissance: les méfaits du court-termisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances à l’exportation de l’Afrique Sub-Saharienne et de l’Asie en Développement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vietnam’s WTO Accession and the Pathway to a Global Playing Field: A Critical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intégration de l’Afrique dans l’économie mondiale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rethinking Asian Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.223-250, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98104-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458342v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised BoP constrained growth and South-South trade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The macroeconomics of climate change and adaptation in Viet Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Mania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models of Balance of Payments Constrained Growth. History, Theory and Empirical Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Mc Millan, pp 113-143, 2012</w:t>
+              <w:t xml:space="preserve">Espagne E. (ed.), Climate change in Viet Nam. Impacts and Adaptation, A COP26 assessment report of the GEMMES Viet Nam Project, French Agency for Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458350v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization, North-South industrial location and environmental competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performances à l’exportation de l’Afrique Sub-Saharienne et de l’Asie en Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Wu Z. ed. </w:t>
+              <w:t xml:space="preserve">in Bourguain A., Brot J. et Gérardin H. (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Sector Reform and International Integration of China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp 243-262, 2009</w:t>
+              <w:t xml:space="preserve">L’intégration de l’Afrique dans l’économie mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Karthala, pp 43-64, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461647v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumping environnemental et délocalisation des activités industrielles: le Sud face à la mondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Generalised BoP constrained growth and South-South trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bagnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Bedrani S. et Grolleau G. (eds). </w:t>
+              <w:t xml:space="preserve">in Soukiazis E. and Cerqueira P.A. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Premières journées scientifiques de l’économie de l’environnement : les stratégies des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 1, INA et CREAD, pp.27-60, 2007</w:t>
+              <w:t xml:space="preserve">Models of Balance of Payments Constrained Growth. History, Theory and Empirical Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Mc Millan, pp 113-143, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461665v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching-up process, South-South integration and location of industrial activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Globalization, North-South industrial location and environmental competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Bradley J., Petrakos G., Traistaru I. (eds). </w:t>
+              <w:t xml:space="preserve">in Wu Z. ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration,Growth and Cohesion in an Enlarged European Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp 131-150, 2005</w:t>
+              <w:t xml:space="preserve">Financial Sector Reform and International Integration of China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp 243-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461680v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des investissements directs intra-européens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dumping environnemental et délocalisation des activités industrielles: le Sud face à la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">in P-J. Lehmann et L. Monnier (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Bedrani S. et Grolleau G. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques économiques et construction communautaire: le choc européens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2000</w:t>
+              <w:t xml:space="preserve">Actes des Premières journées scientifiques de l’économie de l’environnement : les stratégies des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1, INA et CREAD, pp.27-60, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461686v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration régionale et capital public: les enseignements d'un modèle de géographie économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Catching-up process, South-South integration and location of industrial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">in A. Bouët, H. et J. Le Cacheux (eds.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Bradley J., Petrakos G., Traistaru I. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalisation et politiques économiques: les marges de manœuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp 363-382, 1999</w:t>
+              <w:t xml:space="preserve">Integration,Growth and Cohesion in an Enlarged European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp 131-150, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461690v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les déterminants des investissements directs intra-européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P-J. Lehmann et L. Monnier (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques économiques et construction communautaire: le choc européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration régionale et capital public: les enseignements d'un modèle de géographie économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Rieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in A. Bouët, H. et J. Le Cacheux (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalisation et politiques économiques: les marges de manœuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp 363-382, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capital public et trappe de sous-développement: une dynamique endogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in C. Le Van et J. Mazier (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie vietnamienne en transition: les facteurs de la réussite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp 231-249, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2385,118 +2818,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching-up process and location of industrial activity in East Asia: a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Rieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Anh-Dao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2643,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Rieber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2019.08.006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bagnai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2018.1458630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Luu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.183.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Anh-Dao Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2015.1087806" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bev020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02987237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2012.27.3.410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16081625.2009.9720846" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.222.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.551.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.532.0223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu-Ha Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Rieber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Anh-Dao Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2024003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2021.2006483" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2019.08.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bagnai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2018.1458630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Luu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.183.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2015.1087806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bev020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02987237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2012.27.3.410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16081625.2009.9720846" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.222.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.551.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.532.0223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98104-4_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mania" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>