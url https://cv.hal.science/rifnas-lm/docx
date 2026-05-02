--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rifnas LM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rifnas-lm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3020-7216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Antifungal Effectiveness of Three Plant Extracts in Controlling Panama Wilt in Banana Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.B.P.P.K. Rathnamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B.D. Jeewanthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M.C.M. Siriwardana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (2), pp.62-71. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajraf/2025/v11i2386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Levels of Gamma Radiation on Growth and Yield Characteristics of Groundnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thenuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajraf/2024/v10i1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cobalt-60 Gamma Irradiation on Growth, Development, and Morphology of &amp;lt;em&amp;gt;Acalypha hispida&amp;lt;/em&amp;gt; (Cat&rsquo;s Tail Plant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N P Vidanapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dahanayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S S Weerasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the University of Ruhuna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/jur.v11i2.8011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Cutting Propagation Technique for Ornamental Plant &amp;lt;em&amp;gt;Allamanda cathartica&amp;lt;/em&amp;gt; (Rukkathana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Vidanapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dahanayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agro-Technology and Rural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/atrsj.v3i1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Combinations of Cow Dung and Jeewamirtha Application on Growth and Yield of Vigna Unguiculata L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F Nowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Srikrishnah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Science and Applied Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.12-16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51983/ajsat-2023.12.1.3427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gamma radiation on morphological changes and vegetative growth in sunflower (Helianthus annuus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N P Vidanapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dahanayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRIEAST: Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/agrieast.v16i2.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Organic Manure: Amirthakaraisal and Cow Dung on Performances of Greengram (Vigna radiata) Grown in Pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Priyanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Srikrishnah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Science and Applied Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51983/ajsat-2022.11.2.3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SELECTED PLANT EXTRACTS UNDER In-vitro CONDITIONS ON CAUSAL AGENT OF PANAMA DISEASE IN BANANA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathnamalala R. M. B. P. P. K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Multidisciplinary Research (ICMR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern University, Sri Lanka and Sri Sathya Sai University for Human Excellence, India, Jan 2025, Batticaloa, Sri Lanka. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTIVE WEED CONTROL METHOD FOR Cyperus rotundus (KALANDURU) IN IRRIGATED LAND OF LOW COUNTRY DRY ZONE, SRI LANKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesna M.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Symposium on Agro-Technology and Rural Sciences – 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2024, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF 60Co GAMMA RADIATION ON THE GROWTH AND YIELD OF Raphanus sativus (RADDISH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Haznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutharsan S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Research (ICMR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern University, Sri Lanka, Tamil Nadu Teachers Education University, India, and ESN Publications, India, Jan 2024, Batticaloa, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENHANCING GERMINATION AND EARLY GROWTH OF Passiflora foetida THROUGH SEED TREATMENT AND MEDIA OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamunusinghe B.M.K.A.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassanthini R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narmhikaa N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Symposium on Agro-Technology and Rural Sciences – 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2024, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gamma Radiation on Morphology, Survival and Growth of Melampodium divarictum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikumara Dss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanayakkara An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomas Rsw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Symposium on Floriculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Botanic Gardens, Peradeniya, Sri Lanka, Dec 2024, Peradeniya, Sri Lanka. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Tool to Apply Chemical Fertilizer for Pineapple (Ananas comosus) Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risni Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chathura Ajmcm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujatha Ss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Papers, 3rd International Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Technology, South Eastern University of Sri Lanka, Dec 2023, Oluvil, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF MULCHING ON GROWTH AND YIELD OF OKRA (ABELMOSCHUS ESCULENTUS) CV. HARITHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasar Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Sl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference On Modern Research in Biological, Pharmaceutical, Medical and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Academicians And Researchers Association, Oct 2022, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-FRIENDLY BIO PRILLS WITH WATER HYACINTH (Eichhornia crassipes) TO RAISE NURSERY PLANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I.G.K. Anuruddhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarasinghe Kp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd National Symposium on Agro-Technology and Rural Sciences – 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2021, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROW BAGS FROM BANANA (Musa spp) PSEUDO STEM FOR URBAN FARMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarasinghe Kp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I.G.K. Anuruddhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd National Symposium on Agro-Technology and Rural Sciences – 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2021, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER HYACINTH BASED ORGANIC GROW BAGS FOR URBAN GARDENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I.G.K. Anuruddhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarasinghe Kp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd National Symposium on Agro-Technology and Rural Sciences – 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2021, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF MORPHOLOGY VARIATION OF Murraya paniculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WGC Madushani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st National Symposium on Agro-Technology and Rural Sciences – 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2020, Hambantota, Sri Lanka. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION OF A USER-FRIENDLY BIO FOOD WRAPPER USING Heliconia bihai LEAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodampe Ic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WGC Madushani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st National Symposium on Agro-Technology and Rural Sciences – 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2020, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rifnas LM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rifnas-lm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3020-7216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Antifungal Effectiveness of Three Plant Extracts in Controlling Panama Wilt in Banana Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.B.P.P.K. Rathnamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B.D. Jeewanthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M.C.M. Siriwardana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (2), pp.62-71. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajraf/2025/v11i2386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Levels of Gamma Radiation on Growth and Yield Characteristics of Groundnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thenuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajraf/2024/v10i1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Combinations of Cow Dung and Jeewamirtha Application on Growth and Yield of Vigna Unguiculata L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F Nowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Srikrishnah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Science and Applied Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.12-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51983/ajsat-2023.12.1.3427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cobalt-60 Gamma Irradiation on Growth, Development, and Morphology of &amp;lt;em&amp;gt;Acalypha hispida&amp;lt;/em&amp;gt; (Cat&rsquo;s Tail Plant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N P Vidanapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dahanayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S S Weerasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the University of Ruhuna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/jur.v11i2.8011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Cutting Propagation Technique for Ornamental Plant &amp;lt;em&amp;gt;Allamanda cathartica&amp;lt;/em&amp;gt; (Rukkathana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Vidanapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dahanayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agro-Technology and Rural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/atrsj.v3i1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gamma radiation on morphological changes and vegetative growth in sunflower (Helianthus annuus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N P Vidanapathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dahanayake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRIEAST: Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/agrieast.v16i2.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Organic Manure: Amirthakaraisal and Cow Dung on Performances of Greengram (Vigna radiata) Grown in Pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Priyanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Rifnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Srikrishnah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Science and Applied Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51983/ajsat-2022.11.2.3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SELECTED PLANT EXTRACTS UNDER In-vitro CONDITIONS ON CAUSAL AGENT OF PANAMA DISEASE IN BANANA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathnamalala R. M. B. P. P. K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Multidisciplinary Research (ICMR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern University, Sri Lanka and Sri Sathya Sai University for Human Excellence, India, Jan 2025, Batticaloa, Sri Lanka. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTIVE WEED CONTROL METHOD FOR Cyperus rotundus (KALANDURU) IN IRRIGATED LAND OF LOW COUNTRY DRY ZONE, SRI LANKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesna M.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Symposium on Agro-Technology and Rural Sciences – 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2024, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF 60Co GAMMA RADIATION ON THE GROWTH AND YIELD OF Raphanus sativus (RADDISH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Haznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutharsan S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Research (ICMR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern University, Sri Lanka, Tamil Nadu Teachers Education University, India, and ESN Publications, India, Jan 2024, Batticaloa, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENHANCING GERMINATION AND EARLY GROWTH OF Passiflora foetida THROUGH SEED TREATMENT AND MEDIA OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamunusinghe B.M.K.A.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassanthini R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narmhikaa N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwardana A.J.M.C.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Symposium on Agro-Technology and Rural Sciences – 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2024, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gamma Radiation on Morphology, Survival and Growth of Melampodium divarictum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikumara Dss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanayakkara An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomas Rsw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Symposium on Floriculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Botanic Gardens, Peradeniya, Sri Lanka, Dec 2024, Peradeniya, Sri Lanka. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Tool to Apply Chemical Fertilizer for Pineapple (Ananas comosus) Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risni Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chathura Ajmcm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujatha Ss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Papers, 3rd International Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Technology, South Eastern University of Sri Lanka, Dec 2023, Oluvil, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF MULCHING ON GROWTH AND YIELD OF OKRA (ABELMOSCHUS ESCULENTUS) CV. HARITHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manasar Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutharsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Sl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference On Modern Research in Biological, Pharmaceutical, Medical and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Academicians And Researchers Association, Oct 2022, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROW BAGS FROM BANANA (Musa spp) PSEUDO STEM FOR URBAN FARMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarasinghe Kp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I.G.K. Anuruddhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd National Symposium on Agro-Technology and Rural Sciences – 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2021, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER HYACINTH BASED ORGANIC GROW BAGS FOR URBAN GARDENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I.G.K. Anuruddhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarasinghe Kp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd National Symposium on Agro-Technology and Rural Sciences – 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2021, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-FRIENDLY BIO PRILLS WITH WATER HYACINTH (Eichhornia crassipes) TO RAISE NURSERY PLANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I.G.K. Anuruddhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarasinghe Kp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd National Symposium on Agro-Technology and Rural Sciences – 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2021, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF MORPHOLOGY VARIATION OF Murraya paniculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WGC Madushani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st National Symposium on Agro-Technology and Rural Sciences – 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2020, Hambantota, Sri Lanka. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION OF A USER-FRIENDLY BIO FOOD WRAPPER USING Heliconia bihai LEAVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodampe Ic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifnas Lm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WGC Madushani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Weerasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st National Symposium on Agro-Technology and Rural Sciences – 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colombo Institute for Agro-Technology and Rural Sciences – Sri Lanka, Jun 2020, Hambantota, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C48B135F"/>
+    <w:nsid w:val="934A1B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rifnas-lm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3020-7216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.B.P.P.K. Rathnamalala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rifnas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B.D. Jeewanthi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M.C.M. Siriwardana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajraf/2025/v11i2386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thenuja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutharsan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Rifnas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajraf/2024/v10i1264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Vidanapathirana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahanayake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subasinghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Weerasinghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jur.v11i2.8011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rifnas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Vidanapathirana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/atrsj.v3i1.49" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Nowe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srikrishnah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51983/ajsat-2023.12.1.3427" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/agrieast.v16i2.114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Priyanth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51983/ajsat-2022.11.2.3319" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathnamalala R. M. B. P. P. K." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifnas Lm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwardana A.J.M.C.M." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesna M.F." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Haznad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsan S." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamunusinghe B.M.K.A.P." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanthini R." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmhikaa N." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikumara Dss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanayakkara An" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomas Rsw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risni Na" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathura Ajmcm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujatha Ss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasar Al" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Sl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I.G.K. Anuruddhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarasinghe Kp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Weerasinghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=WGC Madushani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodampe Ic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rifnas-lm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3020-7216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.B.P.P.K. Rathnamalala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rifnas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B.D. Jeewanthi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M.C.M. Siriwardana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajraf/2025/v11i2386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thenuja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutharsan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Rifnas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajraf/2024/v10i1264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Nowe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srikrishnah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51983/ajsat-2023.12.1.3427" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Vidanapathirana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahanayake" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subasinghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Weerasinghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jur.v11i2.8011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rifnas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Vidanapathirana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/atrsj.v3i1.49" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/agrieast.v16i2.114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Priyanth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51983/ajsat-2022.11.2.3319" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathnamalala R. M. B. P. P. K." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifnas Lm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwardana A.J.M.C.M." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesna M.F." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Haznad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsan S." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamunusinghe B.M.K.A.P." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanthini R." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmhikaa N." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikumara Dss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanayakkara An" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomas Rsw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risni Na" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathura Ajmcm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujatha Ss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasar Al" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Sl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarasinghe Kp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I.G.K. Anuruddhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Weerasinghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=WGC Madushani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodampe Ic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>